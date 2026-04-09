--- v0 (2026-03-07)
+++ v1 (2026-04-09)
@@ -1155,120 +1155,120 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque annuel de l’AUF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03953683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique pour l’enseignement et l’apprentissage du français en contexte plurilingue : diversité des usages et évolution de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque annuel de l’AUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-03161828v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03953683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une formation réflexive aux TIC des futurs enseignants égyptiens de langues étrangères</w:t>
               </w:r>
@@ -1899,1558 +1899,1558 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une ère nouvelle pour l'éducation post-Covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90e Congrès annuel de l'Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montréal, May 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthèse de la journée - Intérêt de la multiplicité des regards sur le numérique au service de l'apprentissage des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numérique et enseignement-apprentissage des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Franche-Comté, ELLIADD, Apr 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comodalité en formation : enjeux pédagogiques, organisationnels et économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Humanités Numériques Entre innovation pédagogique et nouveau rapport au savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Ibn Zohr, Mar 2023, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montréal, May 2023, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimenter pour transformer les pratiques en FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée internationale des professeurs de français (JIPF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Internationale des Professeurs de Français (FIPF), Nov 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Internationale des Professeurs de Français (FIPF), Nov 2022, En ligne, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution des pratiques et l’influence du numérique sur celles-ci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et Apprentissages dans l’Enseignement Supérieur : Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Avignon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03999033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs innovants pour l’enseignement-apprentissage des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum interministériel "Innovation, Technologies et Plurilinguisme"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Minsitère de la Culture (DGLFLF), Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Minsitère de la Culture (DGLFLF), Feb 2022, Paris, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécificités de la formation comodale en langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Colloque International: Usage du numérique à l'université : Perceptions, Postures et Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Oujda, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a typology of language learning activities in an online immersive path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocall 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faciliter l'enseignement du FLE avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national des professeurs de français en Lituanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Vilnus, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluralité des approches du numérique pour l'enseignement-apprentissage des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e édition du colloque international Technologies, Éducation et Créativité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Oujda, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorer les formations comodales en langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude en ligne "Numérique et enseignement-apprentissage des langues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d'étude en ligne "Numérique et enseignement-apprentissage des langues", Mar 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrichir l'enseignement des langues avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Colloque International : Sciences, Sciences du langage, Arts et Technologies. Futur de l’Éducation : Enjeux et Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Izmir, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un meilleur enseignement de français avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence en ligne, Université Al Zaytouna-Jordanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Amman, Jordan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d'une séance comodale en FLE: de la théorie à la pratique/de la pratique à la théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence en ligne à la journée internationale des professeurs de français - JIPF2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Bakou, Azerbaijan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexité des pratiques de formation d’enseignants de langue au numérique. Quel est le rôle du scénario pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Complexites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques émergentes pour l'enseignement du FLE en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale en ligne, JIPF2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques avec le numérique pour l'enseignement du FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e congrès international des professeurs et chercheurs péruviens de français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Besançon, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement de pratiques en FLE à l’heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale en ligne, JIPF2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Besançon, France</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues, pratiques innovantes et compétences en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études en ligne "Humanités numériques, médiations, formation et éducation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs de formation en ligne pour l’apprentissage des langues : quelle plus-value pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque PRUNE: Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Techné, université de Poitiers, Jul 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Oujda, Morocco</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration du numérique en classe de FLE: scénarios créatifs et pratiques innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Régional Didactique du FLE dans les universités des pays du Golfe à l'Université de Bahreïn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Manama, Bahrain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Vilnus, Lithuania</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover en didactique des langues: approches créatives et dispositifs numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence en ligne, Université Sorbonne Abu-Dhabi et Alliance française Dubaï</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Abu-Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...620 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953911v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03954097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner le français à l’ère du numérique : méthodes et pratiques pédagogiques innovantes</w:t>
               </w:r>
@@ -5021,165 +5021,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Langues, pratiques innovantes et compétences en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités numériques, médiations, formation et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Changement de pratiques en langues à l’heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement à distance au collégial : expertise et pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université du Quebéc, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419537v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04419530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5255,51 +5255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83C5BF51"/>
+    <w:nsid w:val="37E9796E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5486,51 +5486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-othman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4828-5482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.othman@univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419522v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Othman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03953522v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3828" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3737" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3086" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953683v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Ninan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419466v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03999033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953848v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953898v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953895v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03932131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954107v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953631v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;venaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586304v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954111v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419537v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419530v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-othman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4828-5482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.othman@univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419522v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Othman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03953522v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3828" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3737" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3086" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Ninan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419486v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419466v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03999033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03932131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954107v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953631v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;venaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586304v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954111v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>