--- v1 (2026-04-09)
+++ v2 (2026-05-21)
@@ -354,636 +354,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Explorer les formations comodales en langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Demaizière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03954129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le français à l’ère du numérique : méthodes et pratiques pédagogiques innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le numérique dans les modèles éducatifs: réalités, défis et perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03931240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d'un e-portfolio pour les langues : réflexions autour d'une évolution didactique et techno-pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs de formation en ligne pour l’apprentissage des langues : quelle plus-value pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque PRUNE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Françoise Demaizière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 24 (2)</w:t>
+              <w:t xml:space="preserve">, 2019, 22 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de Formation en ligne et MOOC : Apprendre et se former en langue avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.3737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse de Formation hybride en langues – Articuler présentiel et distanciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Demaizière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 24 (2)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 22 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsic.3828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...379 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174720v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03174727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d'étude webinaire &amp;quot;Environnements numériques pour l'enseignement-apprentissage des langues&amp;quot; – Une rencontre scientifique innovante</w:t>
               </w:r>
@@ -1437,51 +1437,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et apprentissage des langues : approches pluridisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Demaizière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24 (2), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1519,51 +1519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation pédagogique, numérique et apprentissage des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Demaizière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 (1), 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2313,1873 +2313,1873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards a typology of language learning activities in an online immersive path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurocall 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faciliter l'enseignement du FLE avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national des professeurs de français en Lituanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Vilnus, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pluralité des approches du numérique pour l'enseignement-apprentissage des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5e édition du colloque international Technologies, Éducation et Créativité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Oujda, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spécificités de la formation comodale en langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Colloque International: Usage du numérique à l'université : Perceptions, Postures et Pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Oujda, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Towards a typology of language learning activities in an online immersive path</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorer les formations comodales en langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude en ligne "Numérique et enseignement-apprentissage des langues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d'étude en ligne "Numérique et enseignement-apprentissage des langues", Mar 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrichir l'enseignement des langues avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Colloque International : Sciences, Sciences du langage, Arts et Technologies. Futur de l’Éducation : Enjeux et Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Izmir, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un meilleur enseignement de français avec le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence en ligne, Université Al Zaytouna-Jordanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Amman, Jordan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d'une séance comodale en FLE: de la théorie à la pratique/de la pratique à la théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence en ligne à la journée internationale des professeurs de français - JIPF2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Bakou, Azerbaijan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Complexité des pratiques de formation d’enseignants de langue au numérique. Quel est le rôle du scénario pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Complexites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques avec le numérique pour l'enseignement du FLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e congrès international des professeurs et chercheurs péruviens de français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lima, Peru</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques émergentes pour l'enseignement du FLE en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale en ligne, JIPF2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement de pratiques en FLE à l’heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale en ligne, JIPF2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langues, pratiques innovantes et compétences en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études en ligne "Humanités numériques, médiations, formation et éducation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dispositifs de formation en ligne pour l’apprentissage des langues : quelle plus-value pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque PRUNE: Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Techné, université de Poitiers, Jul 2020, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover en didactique des langues: approches créatives et dispositifs numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence en ligne, Université Sorbonne Abu-Dhabi et Alliance française Dubaï</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Abu-Dhabi, United Arab Emirates</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner le français à l’ère du numérique : méthodes et pratiques pédagogiques innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Le numérique dans les modèles éducatifs : réalités, défis et perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Beyrouth, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intégration du numérique en classe de FLE: scénarios créatifs et pratiques innovantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Régional Didactique du FLE dans les universités des pays du Golfe à l'Université de Bahreïn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Manama, Bahrain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport de dispositifs numériques innovants dans la formation en langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vème Colloque International de l'Université linguistique d'état de Pyatigorsk - Russie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Piatigorsk, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOOC pour la formation en didactique de FLE : réflexions autour des modalités d’encadrement et de scénarisation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études Le MOOC pour (se) former à distance en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécificités des environnements numériques pour l'enseignement-apprentissage des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude pôle CLD Didactiques en Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques innovantes et enseignement-apprentissage des langues en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Enseignement en contexte universitaire à l'Université de Tirana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tirana, Albania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre les langues à l’ère du numérique : Quelle valeur ajoutée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Forum Mondial HERACLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Prague (République Tchèque), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception d'un e‐portfolio pour les langues : réflexions autour d'une évolution didactique et techno‐pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVe Congrès RANACLES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la dimension systémique à des propositions innovantes pour la conception de parcours en ligne pour l’oral. Les apports du projet Innovalangues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Magnant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international EPAL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Vilnus, Lithuania</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Réseau national IDEFI : actions, attentes et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thiévenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre Thématique Inter-IDEFI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Oujda, Morocco</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique pour l’enseignement et l’apprentissage du français en contexte plurilingue : diversité des usages et évolution de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Annuel de l'AUF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...1379 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954107v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-03953628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la dimension systémique à des propositions innovantes pour la conception de parcours en ligne. L’exemple d’Innovalangues</w:t>
               </w:r>
@@ -5255,51 +5255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37E9796E"/>
+    <w:nsid w:val="1B5BB613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5486,51 +5486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-othman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4828-5482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.othman@univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419522v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Othman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03953522v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954129v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931104v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953680v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931240v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953545v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174720v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3828" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3737" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3086" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Ninan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419486v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419466v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03999033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953609v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953851v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953858v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953882v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03932131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954097v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954100v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954107v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953631v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953628v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;venaz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baum" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586304v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954111v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-othman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4828-5482" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.othman@univ-fcomte.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419522v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Othman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03953522v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931104v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954129v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953545v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174727v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3737" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174720v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3828" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158898v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.3086" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953566v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953572v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174898v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsic.4167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Ninan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419489v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419486v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419466v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03999033v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Venaille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953851v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953891v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953893v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953895v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953858v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953906v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03932131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953911v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954102v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953637v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953631v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thi&#233;venaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079635v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Magnat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586306v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586304v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954111v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953672v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953673v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953648v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419530v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419537v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>