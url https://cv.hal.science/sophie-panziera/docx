--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0003-6882-0267</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">271903554</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -190,435 +211,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l’hygiène à la physiologie : compréhension médicale du sommeil et de ses pathologies au XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des sciences médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, VI, pp.131-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning , Ce que la musique fait à l’hypnose: Une relation spectaculaire au XIX e siècle (Dijon: Les Presses du Réel, 2021), 17 × 24 cm, 378 p., 30 ill., bibliogr., index, coll. «Œuvres en société».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Margaret Cavendish : un nouvel ordre de la nature, 77 (2), pp.360-362. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhs.772.0360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Ekirch, La Grande transformation du sommeil. Comment la révolution industrielle a bouleversé nos nuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 152 (4), pp.181-212. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.152.0181n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consigne n’est pas de ronfler. La perception du ronflement au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Bruits et chuchotements, 41, pp.57-73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.6702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe BOURDIN [dir.], Les nuits de la Révolution française, Clermont-Ferrand&amp;quot;, compte rendu de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50, pp.207-208. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rh19.4845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -628,698 +649,803 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insomnie, narcolepsie.... Une histoire de la prise en charge médicale des pathologies du sommeil au xixe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du service des pathologies du sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service des pathologies du sommeil de l’hôpital de la Pitié Salpêtrière, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dormir au xixe siècle, représentations et imaginaires du sommeil »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’histoire culturelle et environnementale du xixe siècle (Master 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Claude Ambroise Rendu et Steve Hagimont, université de Versailles Saint-Quentin-en-Yvelines,, Feb 2021, Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un sommeil genré? Normes et imaginaires du sommeil au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités en Histoire du genre. Séminaire des Pr. Sylvie Chaperon et Sylvie Mouysset</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, Université Jean-Jaurès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dormir au XIXe siècle, représentations et imaginaires du sommeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des imaginaires. Séminaire du Pr. Dominique Kalifa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, Université Paris 1, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veilleurs, insomniaques ou dormeurs : représentations de la veille politique de la Révolution française à la Commune de Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The medical definition of injured sleep : an historical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages et représentations politiques de la nuit à l'époque contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Injured sleep: a one day interdisciplinary colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aston University, Jun 2016, Birmingham, Aston University, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546282v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The medical definition of injured sleep : an historical approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le sommeil en images : les représentations médicales du sommeil au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injured sleep: a one day interdisciplinary colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aston University, Jun 2016, Birmingham, Aston University, United Kingdom</w:t>
+              <w:t xml:space="preserve">Ecrire le XIXe siècle par l'image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Histoire du XIXe siècle, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546267v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sommeil en images : les représentations médicales du sommeil au XIXe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Veilleurs, insomniaques ou dormeurs : représentations de la veille politique de la Révolution française à la Commune de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecrire le XIXe siècle par l'image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Histoire du XIXe siècle, Dec 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Usages et représentations politiques de la nuit à l'époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546286v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrits personnels et histoire du sommeil : questionnement méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales du Centre d'histoire du XIXe siècle: « Les écrits personnels »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Histoire du XIXe siècle, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les nuits de la Commune, une veille permanente ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Panziera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Cabantous (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les ombres de Clio (XVIIe-XXe siècle). Les nuits historiques existent-elles ? (XVIe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, 2018, CNRS Alpha, 978-2-271-11681-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sommeil au XIXe siècle : normes et imaginaires du dormir (années 1770-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023PA01H012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04207372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1387,51 +1513,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3A11DFC"/>
+    <w:nsid w:val="F2D30757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1618,51 +1744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-panziera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6882-0267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Panziera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.772.0360" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04218742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0181n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546331v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6702" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04218744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4845" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04218862v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218860v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546311v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546282v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04207372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA01H012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-panziera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6882-0267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271903554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355581v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Panziera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355598v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.772.0360" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04218742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0181n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6702" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04218744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4845" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04218862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546311v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04207372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA01H012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>