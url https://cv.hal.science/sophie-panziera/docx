--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -112,50 +112,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">271903554</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=PikkoVAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -211,435 +232,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De l’hygiène à la physiologie : compréhension médicale du sommeil et de ses pathologies au XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des sciences médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, VI, pp.131-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frigau Manning , Ce que la musique fait à l’hypnose: Une relation spectaculaire au XIX e siècle (Dijon: Les Presses du Réel, 2021), 17 × 24 cm, 378 p., 30 ill., bibliogr., index, coll. «Œuvres en société».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Margaret Cavendish : un nouvel ordre de la nature, 77 (2), pp.360-362. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhs.772.0360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Ekirch, La Grande transformation du sommeil. Comment la révolution industrielle a bouleversé nos nuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 152 (4), pp.181-212. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.152.0181n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consigne n’est pas de ronfler. La perception du ronflement au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Bruits et chuchotements, 41, pp.57-73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.6702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe BOURDIN [dir.], Les nuits de la Révolution française, Clermont-Ferrand&amp;quot;, compte rendu de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50, pp.207-208. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rh19.4845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -649,581 +670,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insomnie, narcolepsie.... Une histoire de la prise en charge médicale des pathologies du sommeil au xixe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du service des pathologies du sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service des pathologies du sommeil de l’hôpital de la Pitié Salpêtrière, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Dormir au xixe siècle, représentations et imaginaires du sommeil »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’histoire culturelle et environnementale du xixe siècle (Master 2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Claude Ambroise Rendu et Steve Hagimont, université de Versailles Saint-Quentin-en-Yvelines,, Feb 2021, Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un sommeil genré? Normes et imaginaires du sommeil au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités en Histoire du genre. Séminaire des Pr. Sylvie Chaperon et Sylvie Mouysset</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, Université Jean-Jaurès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dormir au XIXe siècle, représentations et imaginaires du sommeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des imaginaires. Séminaire du Pr. Dominique Kalifa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, Université Paris 1, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The medical definition of injured sleep : an historical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Injured sleep: a one day interdisciplinary colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aston University, Jun 2016, Birmingham, Aston University, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sommeil en images : les représentations médicales du sommeil au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire le XIXe siècle par l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Histoire du XIXe siècle, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veilleurs, insomniaques ou dormeurs : représentations de la veille politique de la Révolution française à la Commune de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages et représentations politiques de la nuit à l'époque contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrits personnels et histoire du sommeil : questionnement méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales du Centre d'histoire du XIXe siècle: « Les écrits personnels »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'Histoire du XIXe siècle, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1233,102 +1254,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nuits de la Commune, une veille permanente ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Cabantous (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les ombres de Clio (XVIIe-XXe siècle). Les nuits historiques existent-elles ? (XVIe-XXe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, 2018, CNRS Alpha, 978-2-271-11681-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1338,114 +1359,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sommeil au XIXe siècle : normes et imaginaires du dormir (années 1770-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Panziera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023PA01H012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04207372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1513,51 +1534,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2D30757"/>
+    <w:nsid w:val="186D7561"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1744,51 +1765,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-panziera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6882-0267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271903554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355581v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Panziera" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355598v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.772.0360" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04218742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0181n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546331v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6702" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04218744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4845" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04218862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218860v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546311v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546306v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546286v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546282v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546344v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04207372v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA01H012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-panziera" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-6882-0267" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/271903554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=PikkoVAAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355581v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Panziera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355598v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.772.0360" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04218742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.152.0181n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546331v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.6702" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04218744v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4845" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04218862v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218860v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546311v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546306v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546267v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02546344v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04207372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PA01H012" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>