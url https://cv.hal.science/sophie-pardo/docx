--- v0 (2026-04-01)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Pardo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences HC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9839-4946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19113323X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante chercheure, Nantes Université, LEMNADirectrice adjointe de l'Institut Universitaire Mer et Littoral (FR CNRS 3473) </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://iuml.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-nantes.fr/sophie-pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microéconomiste, je m’intéresse à la prise de décision dans le risque et l’incertain, à la gestion des risques maritimes et littoraux et à l’incertitude scientifique.  Mes champs d’application principaux concernent la compréhension et l'adaptation aux risques littoraux dans un contexte de changement climatique. Je m'intéresse également à la représentation de l'incertitude dans les résultats scientifiques. Depuis de nombreuses années, je mène ces recherches au sein de programmes interdisciplinaires et la mise en œuvre de l’interdisciplinarité est devenue une question centrale dans ma pratique de chercheuse. Je suis également très investie dans des projets Art & Sciences et dans la Diffusion de la Culture Scientifique et Technique. Je suis membre du GT SIAM du GdR OMER.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future-Earth: Les savoirs dans la tourmente : sciences de la durabilité et tensions socio- et géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Santolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future-Earth Les savoirs dans la tourmente : sciences de la durabilité et tensions socio-et géopolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Future-Earth, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude : une (approche) notion interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Elit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude, connaissance et oubli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires Océaniques - Perspectives inter-disciplinaires Traces, lignes et limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA Nantes, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle peuvent jouer les artistes dans les approches participatives en Sciences Halieutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sète (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role could artists fulfil in participatory approaches to fisheries science? A look back at a French art-science-society experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire Mer et Littoral, Jun 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling marine ecosystems and choosing a management scenario by appropriating uncertainty - the MIMI experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire Mer et Littoral, Jun 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are artists a hindrance, a facilitator, or a binding agent in participatory approaches in fisheries science? A French art-science-society experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES-ASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bilbao (POR), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When stakeholders build the ecosystem model : method and application to share common representation and uncertainties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES-ASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Dublin (Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing building's vulnerability for people to coastal floods: technical usefulness and social perception of shelter structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meï-Li Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire Mer et Littoral (IUML, FR3473), Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to evaluate effectiveness of climate change adaptation measures for houses subjected to coastal flood risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Gonzva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Life-Cycle Civil Engineering (International Association for Life-Cycle Civil Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir le risque de décès en cas de submersion marine : diagnostic de vulnérabilité et mesures d’adaptation. Approche géographique et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition journée de l’Institut pour la Maîtrise des Risques (IMdR) « Jeunes Ingénieurs et Jeunes Chercheurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to locate potential death areas due to coastal flood: the V.I.E. Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANEXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COSELMAR, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et analyse économique de la vulnérabilité du littoral atlantique français face au risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique du CEREMA "Mieux aménager, construire et vivre dans une zone à risques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic appraisal of vulnerability reduction scenarios to coastal ood risk: how to save human's life in spending less money?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANEXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COSELMAR, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se prémunir face aux événements extrêmes de submersion marine dans un contexte de changement climatique : diagnostic de vulnérabilité et propositions d’adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Atlantys « Survivre à la fin d’un monde : perspectives historiques et géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of mortality in case of coastal flood: proposal for a new methodology and application to Storm Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LITTORAL 2016 THE CHANGING LITTORAL. ANTICIPATION AND ADAPTATION TO CLIMATE CHANGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Biarritz, France. pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du coût de différentes mesures de protection de la vie humaine face au risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2016.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to locate potential death areas due to coastal flood: the V.I.E. Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANEXT, COSELMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et analyse économique de la vulnérabilité du littoral atlantique français face au risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique de l’Observatoire National des Risques Naturels sur la «connaissance de la sinistralité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et cartographie des zones à risque potentiellement mortel face à la submersion marine : l’indice de V.I.E. appliqué à La Faute-sur-Mer (Vendée, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance et compréhension des risques côtiers : aléas, enjeux, représentations, gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la vulnérabilité du littoral de la région des Pays de la Loire face au risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Chevillot-Miot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de la vulnérabilité extrême face au risque de submersion marine : application à l'île de Noirmoutier (Vendée, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géorisque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the extreme vulnerability of human exposure to sea flood risks? The example of Noirmoutier island (Vendée, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Geomorphologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing activity and environmental preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Annual conference of EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual underlying security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association Française de Science Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir un scénario de gestion en s’appropriant l’incertitude. Quelle représentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Travers-Trolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2024, PROJET MIMI - Atelier 2 - 3 février 2023. Livret. 15p. https://doi.org/10.13155/104657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche, Imaginaire et Incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2024, Projet MiMi. Livret art/science/société. 12 avril 2023. Livret. 11p. https://doi.org/10.13155/104656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les écosystèmes marins sans cacher l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Travers-Trolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2022, Projet MiMi. Atelier 1- Livret 13p. https://doi.org/10.13155/99424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des socio-écosystèmes littoraux et marins pour la prévention et la gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFREMER, Nantes Université. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCERTITUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to Identify the Likelihood of Death in Residential Buildings during Coastal Flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings12020125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vulnerability of shellfish farmers to HAB events: An optimal matching analysis of closure decrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101, pp.101968. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2020.101968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and costs of adaptation strategies for housing subjected to flood risks: Application to La Guérinière France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.103438. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing transdisciplinary and participation issues to cope with rapid changes shifting marine social ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.103929. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic préventif de la vulnérabilité des constructions résidentielles pour leurs occupants face au risque de submersion marine appliqué à l’île de Noirmoutier (Vendée, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.18457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative appraisal of the resilience of marine social-ecological systems to mass mortalities of bivalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alida Bundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Defeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-09084-220146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic evaluation of hybrid off-shore wind power and hydrogen storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Chemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Spinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (21), pp.6727-6739. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.03.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a micro-scale index to identify potential death risk areas due to sea-flood surges: lessons from Storm Xynthia on the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.1679-1710. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-015-1669-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prepayment risk on callable bonds: theory and test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decisions in Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (2), pp.147-176. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10203-015-0162-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GdR PHYCOTOX – An interdisciplinary research network on toxic algae, their toxins and their effects on marine ecosystems and society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Hegaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rómulo Aráoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dragacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91, pp.165-166. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2014.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01099725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perception and Risk Management Strategies of Oyster Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (3), pp.285-304. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5950/0738-1360-28.3.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal versus realized policy rules in a regime-switching framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (6), pp.2761-2775. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is fishing compatible with environmental conservation: A stochastic model with an element of self-protection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hiigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (21(3)), pp.343-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00472538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is fishing compatible with environmental conservation: a stochastic model wih an element of self-protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (3), pp.343-365. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1939-7445.2008.00015.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un portefeuille sous-jacent virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (3), pp.407-418. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.553.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section: Oceanext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After Xynthia on the Atlantic coast of France: preventive adaptation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Chevillot-Miot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facing Hydro-meteorological extremes events in Europe: a governance issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.393-412, 2019, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119383567.ch24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Residential Buildings to Coastal Floods: Strategies, Costs and Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilio Bastidas-Arteaga; Mark G. Stewar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Adaptation Engineering. Risks and Economics for Infrastructure Decision-Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.245-270, 2019, 978-0-12-816782-3. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-816782-3.00008-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass mortality of farmed oysters in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Guillotreau, Alida Bundy, R. Ian Perry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change in Marine Systems : integrating Natural, Social and Governing Responses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017, 978-1-138-05922-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building's vulnerability for people to coastal floods: new results from Atlantic French coasts and considerations for adaption to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meï-Li Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCliME : Investigating the socioeconomic impacts of HABs through co-development with stakeholders in European marine coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Appéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICES-2019 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Victoria (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éclaireurs : recette de vulgarisation scientifique sans gros mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vona Méléder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association Française d’Halieutique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et coûts des mesures d’adaptation de logements exposés aux risques de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Rencontres universitaires de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France. 77, pp.1679 - 1710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et analyse économique de la vulnérabilité au risque de submersion : Identification des zones à risque potentiellement mortel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to evaluate the extreme vulnerability of human exposure to sea-flood risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xynthia : une tempête d'exception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal versus realized policy rules in a regime-switching framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la couverture des risques en aquaculture : le cas des conchyliculteurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perceptions and Risk Management Strategies in French Oyster Farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is fishing compatible with environmental conservation : a stochastic model with an element of self protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Pardo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences HC</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9839-4946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19113323X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante chercheure, Nantes Université, LEMNADirectrice adjointe de l'Institut Universitaire Mer et Littoral (FR CNRS 3473) </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://iuml.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.univ-nantes.fr/sophie-pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microéconomiste, je m’intéresse à la prise de décision dans le risque et l’incertain, à la gestion des risques maritimes et littoraux et à l’incertitude scientifique.  Mes champs d’application principaux concernent la compréhension et l'adaptation aux risques littoraux dans un contexte de changement climatique. Je m'intéresse également à la représentation de l'incertitude dans les résultats scientifiques. Depuis de nombreuses années, je mène ces recherches au sein de programmes interdisciplinaires et la mise en œuvre de l’interdisciplinarité est devenue une question centrale dans ma pratique de chercheuse. Je suis également très investie dans des projets Art & Sciences et dans la Diffusion de la Culture Scientifique et Technique. Je suis membre du GT SIAM du GdR OMER.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future-Earth: Les savoirs dans la tourmente : sciences de la durabilité et tensions socio- et géopolitiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuelle Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Santolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future-Earth Les savoirs dans la tourmente : sciences de la durabilité et tensions socio-et géopolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Future-Earth, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude : une (approche) notion interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Elit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude, connaissance et oubli.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaginaires Océaniques - Perspectives inter-disciplinaires Traces, lignes et limites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA Nantes, Apr 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel rôle peuvent jouer les artistes dans les approches participatives en Sciences Halieutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFH 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Sète (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role could artists fulfil in participatory approaches to fisheries science? A look back at a French art-science-society experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire Mer et Littoral, Jun 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling marine ecosystems and choosing a management scenario by appropriating uncertainty - the MIMI experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire Mer et Littoral, Jun 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are artists a hindrance, a facilitator, or a binding agent in participatory approaches in fisheries science? A French art-science-society experience.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES-ASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Bilbao (POR), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When stakeholders build the ecosystem model : method and application to share common representation and uncertainties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES-ASC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Dublin (Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing building's vulnerability for people to coastal floods: technical usefulness and social perception of shelter structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meï-Li Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Universitaire Mer et Littoral (IUML, FR3473), Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to evaluate effectiveness of climate change adaptation measures for houses subjected to coastal flood risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Gonzva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Life-Cycle Civil Engineering (International Association for Life-Cycle Civil Engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gand, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévenir le risque de décès en cas de submersion marine : diagnostic de vulnérabilité et mesures d’adaptation. Approche géographique et économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème édition journée de l’Institut pour la Maîtrise des Risques (IMdR) « Jeunes Ingénieurs et Jeunes Chercheurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se prémunir face aux événements extrêmes de submersion marine dans un contexte de changement climatique : diagnostic de vulnérabilité et propositions d’adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Atlantys « Survivre à la fin d’un monde : perspectives historiques et géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic appraisal of vulnerability reduction scenarios to coastal ood risk: how to save human's life in spending less money?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANEXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COSELMAR, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to locate potential death areas due to coastal flood: the V.I.E. Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANEXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COSELMAR, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et analyse économique de la vulnérabilité du littoral atlantique français face au risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique du CEREMA "Mieux aménager, construire et vivre dans une zone à risques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of mortality in case of coastal flood: proposal for a new methodology and application to Storm Xynthia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LITTORAL 2016 THE CHANGING LITTORAL. ANTICIPATION AND ADAPTATION TO CLIMATE CHANGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Biarritz, France. pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison du coût de différentes mesures de protection de la vie humaine face au risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulon, France. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2016.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to locate potential death areas due to coastal flood: the V.I.E. Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANEXT, COSELMAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et analyse économique de la vulnérabilité du littoral atlantique français face au risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier thématique de l’Observatoire National des Risques Naturels sur la «connaissance de la sinistralité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et cartographie des zones à risque potentiellement mortel face à la submersion marine : l’indice de V.I.E. appliqué à La Faute-sur-Mer (Vendée, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance et compréhension des risques côtiers : aléas, enjeux, représentations, gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la vulnérabilité du littoral de la région des Pays de la Loire face au risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Chevillot-Miot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de la vulnérabilité extrême face au risque de submersion marine : application à l'île de Noirmoutier (Vendée, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géorisque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the extreme vulnerability of human exposure to sea flood risks? The example of Noirmoutier island (Vendée, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association of Geomorphologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fishing activity and environmental preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Annual conference of EAERE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Budapest, Hungary. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual underlying security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association Française de Science Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Paris, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir un scénario de gestion en s’appropriant l’incertitude. Quelle représentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Badts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Travers-Trolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2024, PROJET MIMI - Atelier 2 - 3 février 2023. Livret. 15p. https://doi.org/10.13155/104657</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche, Imaginaire et Incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2024, Projet MiMi. Livret art/science/société. 12 avril 2023. Livret. 11p. https://doi.org/10.13155/104656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05005080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les écosystèmes marins sans cacher l’incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Travers-Trolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youen Vermard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ifremer. 2022, Projet MiMi. Atelier 1- Livret 13p. https://doi.org/10.13155/99424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des socio-écosystèmes littoraux et marins pour la prévention et la gestion des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFREMER, Nantes Université. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INCERTITUDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to Identify the Likelihood of Death in Residential Buildings during Coastal Flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Créach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings12020125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vulnerability of shellfish farmers to HAB events: An optimal matching analysis of closure decrees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Morineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101, pp.101968. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2020.101968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability and costs of adaptation strategies for housing subjected to flood risks: Application to La Guérinière France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.103438. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2019.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing transdisciplinary and participation issues to cope with rapid changes shifting marine social ecological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117, pp.103929. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2020.103929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic préventif de la vulnérabilité des constructions résidentielles pour leurs occupants face au risque de submersion marine appliqué à l’île de Noirmoutier (Vendée, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.18457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative appraisal of the resilience of marine social-ecological systems to mass mortalities of bivalves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alida Bundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cooley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Defeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/ES-09084-220146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic evaluation of hybrid off-shore wind power and hydrogen storage system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Chemouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Spinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (21), pp.6727-6739. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.03.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of a micro-scale index to identify potential death risk areas due to sea-flood surges: lessons from Storm Xynthia on the French Atlantic coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.1679-1710. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-015-1669-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prepayment risk on callable bonds: theory and test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decisions in Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (2), pp.147-176. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10203-015-0162-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GdR PHYCOTOX – An interdisciplinary research network on toxic algae, their toxins and their effects on marine ecosystems and society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Hess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Hegaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rómulo Aráoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Dragacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91, pp.165-166. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2014.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01099725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perception and Risk Management Strategies of Oyster Farmers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Resource Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (3), pp.285-304. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5950/0738-1360-28.3.285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal versus realized policy rules in a regime-switching framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (6), pp.2761-2775. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is fishing compatible with environmental conservation: A stochastic model with an element of self-protection?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hiigert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (21(3)), pp.343-365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00472538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is fishing compatible with environmental conservation: a stochastic model wih an element of self-protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Resource Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (3), pp.343-365. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1939-7445.2008.00015.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction d'un portefeuille sous-jacent virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lapied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (3), pp.407-418. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.553.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section: Oceanext</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Trouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 117, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Residential Buildings to Coastal Floods: Strategies, Costs and Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emilio Bastidas-Arteaga; Mark G. Stewar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Adaptation Engineering. Risks and Economics for Infrastructure Decision-Making</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.245-270, 2019, 978-0-12-816782-3. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-816782-3.00008-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After Xynthia on the Atlantic coast of France: preventive adaptation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Chevillot-Miot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Facing Hydro-meteorological extremes events in Europe: a governance issue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.393-412, 2019, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119383567.ch24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass mortality of farmed oysters in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Guillotreau, Alida Bundy, R. Ian Perry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change in Marine Systems : integrating Natural, Social and Governing Responses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017, 978-1-138-05922-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building's vulnerability for people to coastal floods: new results from Atlantic French coasts and considerations for adaption to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meï-Li Bellemare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oceanext 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoCliME : Investigating the socioeconomic impacts of HABs through co-development with stakeholders in European marine coastal areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Appéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICES-2019 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Victoria (Canada), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éclaireurs : recette de vulgarisation scientifique sans gros mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vona Méléder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mahévas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Dumay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Association Française d’Halieutique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et coûts des mesures d’adaptation de logements exposés aux risques de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Rencontres universitaires de Génie Civil </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nantes, France. 77, pp.1679 - 1710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie et analyse économique de la vulnérabilité au risque de submersion : Identification des zones à risque potentiellement mortel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool to evaluate the extreme vulnerability of human exposure to sea-flood risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Creach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoastGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Victoria, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xynthia : une tempête d'exception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00693405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal versus realized policy rules in a regime-switching framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rautureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00462957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites de la couverture des risques en aquaculture : le cas des conchyliculteurs en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Perceptions and Risk Management Strategies in French Oyster Farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guillotreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is fishing compatible with environmental conservation : a stochastic model with an element of self protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Hilgert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabel Tidball</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId152"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10B05019"/>
+    <w:nsid w:val="A55D68C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-pardo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9839-4946" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19113323X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iuml.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/sophie-pardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;-Li Bellemare" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gonzva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cr&#233;ach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676606v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648036v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362004v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chevillot-Miot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648001v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kast" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lapied" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Science Economique" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098567v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Collet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12020125" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Bihan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101968" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114564v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.02.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103929" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18457" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03694886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Allison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Defeo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09084-220146" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baranger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Chemouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Spinu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.03.117" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158179v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-1669-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-015-0162-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01099725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dragacci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.08.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT2TNDLP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5950/0738-1360-28.3.285" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rautureau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.07.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hiigert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidball" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2008.00015.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PVCG4GM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapied" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.553.0407" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634532v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119383567.ch24" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-816782-3.00008-5" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753448v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113970v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer West" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119100v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dumay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676602v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693405v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462957v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527115v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547701v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828530v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-pardo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9839-4946" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19113323X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iuml.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-nantes.fr/sophie-pardo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500417v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Philippe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monod" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Santolini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098113v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098123v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mah&#233;vas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehuta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Vermard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;-Li Bellemare" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Creach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chauveau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119106v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gonzva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676605v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648036v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Cr&#233;ach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362000v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676606v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362004v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2016.070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676608v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119102v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chevillot-Miot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648001v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kast" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lapied" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise de Science Economique" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Travers-Trolet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005080v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004953v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hess" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Simon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Baron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098567v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Collet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544156v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12020125" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03413524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Bihan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morineau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2020.101968" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114564v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2019.02.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Trouillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahevas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.103929" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535736v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18457" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03694886v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Allison" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida Bundy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cooley" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Defeo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09084-220146" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569468v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Loisel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baranger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Chemouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Spinu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.03.117" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158179v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-015-1669-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fran&#231;ois" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10203-015-0162-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01099725v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Dragacci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2014.08.012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT2TNDLP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5950/0738-1360-28.3.285" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rautureau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vall&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2011.07.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hiigert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tidball" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1939-7445.2008.00015.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7PVCG4GM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671791v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kast" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lapied" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.553.0407" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-816782-3.00008-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634532v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119383567.ch24" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753448v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113970v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer West" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Travers" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas App&#233;r&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119100v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dumay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676602v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648030v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648028v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693405v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462957v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527115v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547701v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828530v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>