--- v0 (2026-03-24)
+++ v1 (2026-05-06)
@@ -34,98 +34,158 @@
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sophie Pécaud Vermeil </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">sophie-pecaud</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0001-7077-7323</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Titulaire d'un master de sciences de l’éducation et de la formation de l’université de Nantes, j'exerce depuis 2011 comme consultante-formatrice spécialisée dans l’ingénierie de formation en situation de travail. Je m'intéresse aujourd'hui principalement à la didactique professionnelle et à ses usages dans le champ de la formation professionnelle initiale et continue : alternance, AFEST, VAE, etc.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Philosophe de formation initiale, j'ai soutenu à l'université Paris 1 Panthéon-Sorbonne une </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">thèse</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> sur la systématique contemporaine et ses relations avec la biologie évolutive, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">publiée</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> en 2018. J'ai assuré entre 2009 et 2017 plus de 500 heures d’enseignement en philosophie des sciences à l’université de Nantes, à l’UPMC et au Muséum national d’histoire naturelle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -159,91 +219,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cladistique et évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 2018, 978-2-406-06337-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01835420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -253,358 +313,358 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autoformation comme activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Nagels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 39, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.039.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01232726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité de démoustication, entre contraintes techniques, écologiques et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L'activité humaine au cœur du travail, 4 (1), pp.69-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1031205ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01153472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three roles that evolutionary theory has played in cladistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systematics and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (2), pp.127-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14772000.2014.907831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00983913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New York, années 1980 : dix ans de recherches en immersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhys Chatham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La reprise BIS, 7 (2), pp.185-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00792188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -614,459 +674,459 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de niche, systèmes en développement et réplicateur étendu (2001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Sterelny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Barberousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gayon, J., Pradeu, T. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie de la biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Vrin, p. 482-526, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gayon, J., Pradeu, T. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie de la biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Vrin, p. 305-315, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les philosophies contemporaines de la systématique (1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L. Hull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gayon, J., Pradeu, T. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie de la biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Vrin, p. 317-388, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why should cladograms be dichotomous?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zaragüeta I Bagils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Williams, D. M.; Schmitt, M.; Wheeler, Q. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Future of Phylogenetic Systematics : The Legacy of Willi Hennig</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.230-257, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01304788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards sur l'activité, ou comment descendre vers le cognitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Nagels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nagels, M.; Carré, Ph. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre par soi-même aujourd’hui. Les nouvelles modalités de l’autoformation dans la société digitale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des archives contemporaines, pp.103-119, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1076,1172 +1136,1172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les cladogrammes sont-ils dichotomiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale du Centre François-Viète</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. de Nantes (Centre François-Viète), Apr 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autoformation comme activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Nagels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième colloque sur l'autoformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01146717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three roles evolutionary theory has been assigned in cladistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSyst.EU 2013 Global Systematics!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federation of European Biological Systematic Societies, Feb 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir l’homologie en cladistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club de philosophie de la biologie et de la médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. Paris 1 Panthéon-Sorbonne (IHPST), Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problème de l’espèce chez Willi Hennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres doctorales en philosophie des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de philosophie des sciences, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel rôle la biologie évolutive joue-t-elle dans la cladistique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral de l’IHPST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. Paris 1 Panthéon-Sorbonne (IHPST), Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What can the axiomatization of cladistics teach us about its relationships to evolutionary biology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioSystematics Berlin 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Organization for Systematic and Evolutionary Biology, Feb 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aires d’endémisme comme classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visotheary Ung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Zaragueta Bagils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles de la Société française de systématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française de systématique, Oct 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axiomatiser la systématique phylogénétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philbio (séminaire de philosophie de la biologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. Paris 1 Panthéon-Sorbonne (IHPST), Feb 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La signification du principe de dichotomie dans la systématique phylogénétique de Willi Hennig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale de l’IHPST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. Paris 1 Panthéon-Sorbonne (IHPST), Feb 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métier d’agent de démoustication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude de l’ESTUAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. de Nantes (Polytech), Nov 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude de l’Entente des sciences et des techniques utiles à l’aménagement de l’estuaire de la Loire et à la prévention des nuisances et des risques (Estuae)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polytech Nantes, Nov 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure conceptuelle de l’activité des agents de démoustication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude associée FFAST / OUFOREP / Recherches et pratique en didactique professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Univ. de Nantes (dép. des sciences de l’éducation et de la formation), Sep 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude associée FFAST / Outils pour la formation, l'éducation et la prévention (Ouforep) / Recherches et pratiques en didactique professionnelle (RPDP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Univ. de Nantes, Sep 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L. Hull, “The limits of cladism” : une critique épistémologique de la systématique phylogénétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupe d’histoire et d’épistémologie des sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. de Nantes (Centre François-Viète), Dec 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernst Mayr versus Willi Hennig : systématique évolutionniste et systématique phylogénétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupe d’histoire et d’épistémologie des sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. de Nantes (Centre François-Viète), Jan 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chapitre XIII de L’Origine des espèces, un texte fondateur de la taxinomie moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupe d’histoire et d’épistémologie des sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. de Nantes (Centre François-Viète), Jun 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Comme un pilote en son navire” : réflexions sur la voile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activité physique et exercices spirituels (séminaire de philosophie du sport)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Univ. de Nantes (dép. de philosophie), Mar 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05140643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2251,114 +2311,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systématique phylogénétique et biologie évolutive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pécaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université Paris 1 Panthéon-Sorbonne, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05140776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2424,51 +2484,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="A7EA2BC5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2505,51 +2717,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2013PA010663" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cladistique-et-evolution-une-fondation-problematique.html" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;caud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232726v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.039.0089" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153472v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031205ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983913v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772000.2014.907831" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792188v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Chatham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sterelny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Barberousse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116271v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236518v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Hull" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta I Bagils" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294074v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140413v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236376v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140388v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visotheary Ung" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zaragueta Bagils" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140447v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140484v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140640v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05140776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-pecaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7077-7323" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2013PA010663" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/cladistique-et-evolution-une-fondation-problematique.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835420v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;caud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nagels" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.039.0089" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153472v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1031205ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983913v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772000.2014.907831" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00792188v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhys Chatham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236524v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Sterelny" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Barberousse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116271v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236518v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Hull" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01304788v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zarag&#252;eta I Bagils" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140413v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236376v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140388v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236374v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Visotheary Ung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zaragueta Bagils" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140434v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140640v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05140776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>