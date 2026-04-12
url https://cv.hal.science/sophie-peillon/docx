--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -436,252 +436,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la culture et de la structure organisationnelles dans la servicisation : une étude longitudinale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building win-win value networks for product-service systems' delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Wuest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/resg.155.0105⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (5/6), pp.619-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJMTM.2023.133693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04132505v1</w:t>
+                <w:t xml:space="preserve">emse-04225682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building win-win value networks for product-service systems' delivery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rôle de la culture et de la structure organisationnelles dans la servicisation : une étude longitudinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Wuest</w:t>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (5/6), pp.619-637. </w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, pp.105-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMTM.2023.133693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/resg.155.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04225682v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04132505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Modelling and Analysis to Support Economic Assessment of Product-Service Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1105,51 +1105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service and customer orientation of corporate culture in a French manufacturing SME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2188,51 +2188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irvine Mala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RIODD 2025 : Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2460,51 +2460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société à mission : quelles pratiques effectives pour répondre aux enjeux climatiques ? Etude du cas de Norsys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irvine Mala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2542,51 +2542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La permaentreprise : nouveau modèle d'entreprise pour répondre aux enjeux climatiques ? Analyse du discours de la proposition faite par un dirigeant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2650,51 +2650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique responsable : tendances et perspectives dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2739,368 +2739,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-04179067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs d'adoption des pratiques de sobriété numérique dans les PME et ETI françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Mongo</w:t>
+                <w:t xml:space="preserve">Supporting startup sustainability: Challenges of the interplay between business model innovation and digitalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Marsouin 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Business Model Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03673390v1</w:t>
+                <w:t xml:space="preserve">emse-03713866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting startup sustainability: Challenges of the interplay between business model innovation and digitalization</w:t>
+                <w:t xml:space="preserve">Supporting startups sustainability: Challenges of the interplay between digitalization, business model innovation and ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Model Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03713866v1</w:t>
+                <w:t xml:space="preserve">emse-03843415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting startups sustainability: Challenges of the interplay between digitalization, business model innovation and ecosystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amina Hamani</w:t>
+                <w:t xml:space="preserve">Les facteurs d'adoption des pratiques de sobriété numérique dans les PME et ETI françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Degeorge</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien De Benedittis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Marsouin 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03843415v1</w:t>
+                <w:t xml:space="preserve">emse-03673390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of formalizing a CSR policy on the adoption of Green IT practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3328,51 +3328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers to digital servitization in French manufacturing SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th CIRP Conference on Industrial Product-Service Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Hong Kong, China. pp.146-150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3406,51 +3406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Assessment of PSS Value Networks – An Algorithmic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3674,64 +3674,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An initial training program on Product-Service Systems and servitization for engineering students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Product-Service Systems across Life Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bergame, Italy. pp.Pages 282-287, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3975,256 +3975,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01408903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance measurement for the design of Product-Service Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Medini</w:t>
+                <w:t xml:space="preserve">Diagnosis of Servitisation Potential - Proposal of a Strategic Diagnosis Framework dedicated to SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WECC2015, World Engineering Conference and Convention 2015, Track Industry for Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01202453v1</w:t>
+                <w:t xml:space="preserve">emse-01202448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of Servitisation Potential - Proposal of a Strategic Diagnosis Framework dedicated to SMEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance measurement for the design of Product-Service Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Peillon</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WECC2015, World Engineering Conference and Convention 2015, Track Industry for Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Albi, France. pp.518-525, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01202448v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01202453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product Service Systems Value Chain Configuration – A Simulation Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4652,51 +4652,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Servitization on Corporate Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4864,51 +4864,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The customer-supplier contract as a boundary-object within the servitization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4959,51 +4959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition to Product Service Systems: methodology based on scenarios identification, modelling and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5386,299 +5386,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00741277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS : une architecture de pilotage de systèmes produit-service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Misecap : un jeu de rôle pour la formation à la conduite de projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Narce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Momm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint-Sauveur, Canada</w:t>
+              <w:t xml:space="preserve">Question de pédagogies dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00638800v1</w:t>
+                <w:t xml:space="preserve">emse-00638833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misecap : un jeu de rôle pour la formation à la conduite de projet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation d'un système de production orienté service (SP-OS) dans un contexte de servicisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Momm</w:t>
+                <w:t xml:space="preserve">Claude Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Burlat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question de pédagogies dans l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint-Sauveur, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00638833v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00638796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'un système de production orienté service (SP-OS) dans un contexte de servicisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GPS : une architecture de pilotage de systèmes produit-service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Pellegrin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Burlat</w:t>
+                <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Saint-Sauveur, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00638796v1</w:t>
+                <w:t xml:space="preserve">emse-00638800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of Service Oriented Collaborative Network</w:t>
               </w:r>
@@ -5707,272 +5707,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint Etienne, France. p 461-468</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01055959v1</w:t>
+                <w:t xml:space="preserve">emse-00638815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie des réseaux productifs orientés service</w:t>
+                <w:t xml:space="preserve">Engineering of Service Oriented Collaborative Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Elhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IESI 2010 : Ingénierie d'Entreprise et des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.461-468, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00662397v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01055959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of Service Oriented Collaborative Network</w:t>
+                <w:t xml:space="preserve">Ingénierie des réseaux productifs orientés service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Elhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Saint Etienne, France. p 461-468</w:t>
+              <w:t xml:space="preserve">IESI 2010 : Ingénierie d'Entreprise et des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00638815v1</w:t>
+                <w:t xml:space="preserve">emse-00662397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process of cluster formation and development in Poland</w:t>
               </w:r>
@@ -6446,51 +6446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième congrès International Franco-Québécois de Génie Industriel "Le Génie Industriel dans un monde sans frontières"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6662,286 +6662,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A former ‘3.0 prey’s’ challenge to become a ‘4.0 predator’: case study on the ‘digital twin-as-a-service’ market</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution and challenges of multiagent simulation for factory digital twin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Spring Servitization Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Linköping, Sweden. 2019</w:t>
+              <w:t xml:space="preserve">Un état des lieux sur les activités de recherche sur l‘intelligence artificielle dans les écoles de l’IMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02394532v1</w:t>
+                <w:t xml:space="preserve">emse-02102177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human resources barriers and drivers in sme’s digital servitization : french case studies</w:t>
+                <w:t xml:space="preserve">A former ‘3.0 prey’s’ challenge to become a ‘4.0 predator’: case study on the ‘digital twin-as-a-service’ market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Spring Servitization Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Linköping, Sweden. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02319665v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02394532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution and challenges of multiagent simulation for factory digital twin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human resources barriers and drivers in sme’s digital servitization : french case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Serra</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un état des lieux sur les activités de recherche sur l‘intelligence artificielle dans les écoles de l’IMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">The Spring Servitization Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Linköping, Sweden. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02102177v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02319665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6998,51 +6998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7122,51 +7122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du concept à la pratique : mettre en œuvre la sobriété numérique, état des lieux des entreprises françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7215,200 +7215,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Manufacturing Equipment Use Through Servitization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vendre des services plutôt que des produits : l’économie de la fonctionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Wiesner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Sustainable Technologies (Second Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable, pp.86-87, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790097v1</w:t>
+                <w:t xml:space="preserve">hal-04608458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vendre des services plutôt que des produits : l’économie de la fonctionnalité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable Manufacturing Equipment Use Through Servitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wiesner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopedia of Sustainable Technologies (Second Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.603-614, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90386-8.00124-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608458v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational Structures in Servitization: Should Product and Service Businesses Be Separated or Integrated?</w:t>
               </w:r>
@@ -7502,51 +7502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brodhag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7896,51 +7896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si la croissance n’était plus la priorité ? Le pari de la permaentreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Scharff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8091,51 +8091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sobriété numérique : 40 pratiques accessibles pour les PME et ETI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8192,51 +8192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur économique d'offre intégrées Produits-Services (EcoPSS) (Module Valbom) version 1.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8413,51 +8413,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l’offre produit-services Clextral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8486,306 +8486,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03107164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport Culture Client Clextral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Opportunités de développement d’offres intégrées produit-services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Metailler</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2018, 43p</w:t>
+                <w:t xml:space="preserve">A. Moujahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne; Berthoud Agricole. 2018, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03108354v1</w:t>
+                <w:t xml:space="preserve">emse-03108307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunités de développement d’offres intégrées produit-services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport Culture Client Clextral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Metailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2018, 43p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moujahid</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">emse-03108307v1</w:t>
+                <w:t xml:space="preserve">emse-03108354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages, Modèles Économiques et Organisationnels pour une Filière Pérenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8872,51 +8872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Ecole des Mines de Saint Etienne. 2014, 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8964,51 +8964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brodhag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9515,51 +9515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26B71BD6"/>
+    <w:nsid w:val="CEEDC9AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9746,51 +9746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-peillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0689-0951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05983398X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219298577" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359600943" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613769v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384108v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hamani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04132505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.155.0105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04225682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wuest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2023.133693" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03120673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiesner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems9010006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02565902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Dahmani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BPMJ-07-2019-0279" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02483044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0446" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-10-2016-0276" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01903048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mansour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.331" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Besombes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-06-2015-0044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.278.0131" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellegrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jakubowicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.163.73-92" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cezar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0144" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05057579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Abdallah Malick Diouara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvine Mala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03673390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03713866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03713526v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02319604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01878873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99704-9_18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646306v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01316807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.074" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408903v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202453v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_48" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202448v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01153063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Matos da Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.099" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01053048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01073861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Farah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.01.028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01058502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00877766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638800v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vincent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Momm" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638796v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellegrin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055959v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Elhabib" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_55" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662397v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638815v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona &#379;abi&#324;ska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Poulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Billand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Palancade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Madama Malende" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02394532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Serra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02319665v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02102177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00747001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288546v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790097v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90386-8.00124-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608458v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03315810v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75771-7_32" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00661676v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638779v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05269340v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scharff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03454297v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04322652v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pauze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03107164v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03108354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03108307v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moujahid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088172v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094126v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662399v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638892v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641217v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-04879246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-peillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0689-0951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05983398X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219298577" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359600943" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613769v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384108v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hamani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04225682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wuest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2023.133693" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04132505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.155.0105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03120673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiesner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems9010006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02565902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Dahmani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BPMJ-07-2019-0279" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02483044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0446" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-10-2016-0276" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01903048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mansour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.331" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Besombes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-06-2015-0044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.278.0131" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellegrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jakubowicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.163.73-92" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cezar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0144" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05057579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Abdallah Malick Diouara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvine Mala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03713866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03673390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03713526v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02319604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01878873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99704-9_18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646306v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01316807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.074" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408903v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01153063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Matos da Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.099" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01053048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01073861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Farah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.01.028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01058502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00877766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Momm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638796v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellegrin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638800v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vincent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Elhabib" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_55" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona &#379;abi&#324;ska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Poulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Billand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Palancade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Madama Malende" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02102177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Serra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02394532v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02319665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00747001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288546v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608458v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790097v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90386-8.00124-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03315810v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75771-7_32" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00661676v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638779v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05269340v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scharff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03454297v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04322652v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pauze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03107164v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03108307v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moujahid" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03108354v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088172v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094126v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662399v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638892v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641217v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-04879246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>