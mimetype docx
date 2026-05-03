--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -436,252 +436,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building win-win value networks for product-service systems' delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle de la culture et de la structure organisationnelles dans la servicisation : une étude longitudinale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Medini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thorsten Wuest</w:t>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJMTM.2023.133693⟩</w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, pp.105-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.155.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04225682v1</w:t>
+                <w:t xml:space="preserve">emse-04132505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la culture et de la structure organisationnelles dans la servicisation : une étude longitudinale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building win-win value networks for product-service systems' delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+                <w:t xml:space="preserve">Thorsten Wuest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 155, pp.105-129. </w:t>
+              <w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (5/6), pp.619-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/resg.155.0105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMTM.2023.133693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04132505v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04225682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System Modelling and Analysis to Support Economic Assessment of Product-Service Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1105,51 +1105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service and customer orientation of corporate culture in a French manufacturing SME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1776,204 +1776,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tâche 5 : Impacts environnementaux et économiques des nouveaux procédés et matériaux développés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Cezar</w:t>
+                <w:t xml:space="preserve">Business model social : Définition, fondements théoriques et perspectives de recherche à partir d’une analyse bibliométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Mongo Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Abdallah Malick Diouara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Projet PAC3R Axe papiers-cartons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">92ᵉ Congrès de l’Acfas : Colloque RRECQ x CRISES : regards croisés sur l’innovation sociale et l’économie circulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas, May 2025, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244354v1</w:t>
+                <w:t xml:space="preserve">emse-05057579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business model social : Définition, fondements théoriques et perspectives de recherche à partir d’une analyse bibliométrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michelle Mongo Desage</w:t>
+                <w:t xml:space="preserve">Tâche 5 : Impacts environnementaux et économiques des nouveaux procédés et matériaux développés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Cezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abou Abdallah Malick Diouara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">92ᵉ Congrès de l’Acfas : Colloque RRECQ x CRISES : regards croisés sur l’innovation sociale et l’économie circulaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acfas, May 2025, Montréal, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Projet PAC3R Axe papiers-cartons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05057579v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobriété numérique dans les PME : adoption et effets sur la performance globale</w:t>
               </w:r>
@@ -2188,51 +2188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irvine Mala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RIODD 2025 : Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2460,51 +2460,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société à mission : quelles pratiques effectives pour répondre aux enjeux climatiques ? Etude du cas de Norsys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irvine Mala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2536,230 +2536,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La permaentreprise : nouveau modèle d'entreprise pour répondre aux enjeux climatiques ? Analyse du discours de la proposition faite par un dirigeant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Numérique responsable : tendances et perspectives dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien De Benedittis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Mongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irvine Mala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Recherche Ripco 2023 : Comportements des salariés et des organisations face aux changements climatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">RIODD 2023. Changer ou s’effondrer ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04179116v1</w:t>
+                <w:t xml:space="preserve">emse-04179067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numérique responsable : tendances et perspectives dans les organisations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La permaentreprise : nouveau modèle d'entreprise pour répondre aux enjeux climatiques ? Analyse du discours de la proposition faite par un dirigeant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irvine Mala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIODD 2023. Changer ou s’effondrer ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée de Recherche Ripco 2023 : Comportements des salariés et des organisations face aux changements climatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04179067v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04179116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting startup sustainability: Challenges of the interplay between business model innovation and digitalization</w:t>
               </w:r>
@@ -2935,90 +2935,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs d'adoption des pratiques de sobriété numérique dans les PME et ETI françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien De Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Marsouin 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3043,77 +3043,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of formalizing a CSR policy on the adoption of Green IT practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien De Benedittis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3328,51 +3328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers to digital servitization in French manufacturing SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th CIRP Conference on Industrial Product-Service Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Hong Kong, China. pp.146-150, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3406,51 +3406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Assessment of PSS Value Networks – An Algorithmic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3674,64 +3674,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An initial training program on Product-Service Systems and servitization for engineering students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Product-Service Systems across Life Cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bergame, Italy. pp.Pages 282-287, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3975,343 +3975,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01408903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of Servitisation Potential - Proposal of a Strategic Diagnosis Framework dedicated to SMEs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Product Service Systems Value Chain Configuration – A Simulation Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Matos da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WECC2015, World Engineering Conference and Convention 2015, Track Industry for Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saint Etienne, France. pp.421-426, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01202448v1</w:t>
+                <w:t xml:space="preserve">emse-01153063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance measurement for the design of Product-Service Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Medini</w:t>
+                <w:t xml:space="preserve">Diagnosis of Servitisation Potential - Proposal of a Strategic Diagnosis Framework dedicated to SMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WECC2015, World Engineering Conference and Convention 2015, Track Industry for Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01202453v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01202448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Service Systems Value Chain Configuration – A Simulation Based Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Performance measurement for the design of Product-Service Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cathy Matos da Silva</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Saint Etienne, France. pp.421-426, </w:t>
+              <w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Albi, France. pp.518-525, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01153063v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01202453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servitization strategies and financial performance</w:t>
               </w:r>
@@ -4503,507 +4503,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01231797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Reliability Diagnosis for Servitization Decision-making Process</w:t>
+                <w:t xml:space="preserve">The manufacturer's servitization process: a proposal of a decision making modeling framework and diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gourc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Marmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th CIRP Conference on Industrial Product-Service Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spring Servicization Conference : Growth Through Servitization: Drivers, enablers, processes and impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aston, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01053048v1</w:t>
+                <w:t xml:space="preserve">emse-01058502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Servitization on Corporate Culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The customer-supplier contract as a boundary-object within the servitization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th CIRP Conference on Industrial Product-Service Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spring Servitization Conference (SSC2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Birmingham, United Kingdom. p 104-111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01073861v1</w:t>
+                <w:t xml:space="preserve">emse-01085298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The manufacturer's servitization process: a proposal of a decision making modeling framework and diagnosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Impact of Servitization on Corporate Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Marmier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Servicization Conference : Growth Through Servitization: Drivers, enablers, processes and impact</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th CIRP Conference on Industrial Product-Service Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Windsor, Canada. pp 289-294, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2014.01.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01058502v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01073861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The customer-supplier contract as a boundary-object within the servitization process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+                <w:t xml:space="preserve">Towards a Reliability Diagnosis for Servitization Decision-making Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Farah</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Marmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Servitization Conference (SSC2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th CIRP Conference on Industrial Product-Service Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Windsor, Canada. pp.259-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2014.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-01085298v1</w:t>
+                <w:t xml:space="preserve">emse-01053048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition to Product Service Systems: methodology based on scenarios identification, modelling and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5386,152 +5386,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00741277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misecap : un jeu de rôle pour la formation à la conduite de projet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GPS : une architecture de pilotage de systèmes produit-service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Narce</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Peillon</w:t>
+                <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question de pédagogies dans l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint-Sauveur, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00638833v1</w:t>
+                <w:t xml:space="preserve">emse-00638800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'un système de production orienté service (SP-OS) dans un contexte de servicisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5546,139 +5533,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Saint-Sauveur, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00638796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPS : une architecture de pilotage de systèmes produit-service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Misecap : un jeu de rôle pour la formation à la conduite de projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Narce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Momm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Saint-Sauveur, Canada</w:t>
+              <w:t xml:space="preserve">Question de pédagogies dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00638800v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00638833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of Service Oriented Collaborative Network</w:t>
               </w:r>
@@ -6446,51 +6446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième congrès International Franco-Québécois de Génie Industriel "Le Génie Industriel dans un monde sans frontières"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6662,286 +6662,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution and challenges of multiagent simulation for factory digital twin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A former ‘3.0 prey’s’ challenge to become a ‘4.0 predator’: case study on the ‘digital twin-as-a-service’ market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un état des lieux sur les activités de recherche sur l‘intelligence artificielle dans les écoles de l’IMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">The Spring Servitization Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Linköping, Sweden. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-02102177v1</w:t>
+                <w:t xml:space="preserve">emse-02394532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A former ‘3.0 prey’s’ challenge to become a ‘4.0 predator’: case study on the ‘digital twin-as-a-service’ market</w:t>
+                <w:t xml:space="preserve">Human resources barriers and drivers in sme’s digital servitization : french case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Serra</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Spring Servitization Conference 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Linköping, Sweden. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02394532v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02319665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human resources barriers and drivers in sme’s digital servitization : french case studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution and challenges of multiagent simulation for factory digital twin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Serra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Spring Servitization Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Linköping, Sweden. 2019</w:t>
+              <w:t xml:space="preserve">Un état des lieux sur les activités de recherche sur l‘intelligence artificielle dans les écoles de l’IMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-02319665v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-02102177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6998,51 +6998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7122,64 +7122,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du concept à la pratique : mettre en œuvre la sobriété numérique, état des lieux des entreprises françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Benedittis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7215,200 +7215,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vendre des services plutôt que des produits : l’économie de la fonctionnalité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable Manufacturing Equipment Use Through Servitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Medini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Wiesner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopedia of Sustainable Technologies (Second Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.603-614, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90386-8.00124-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608458v1</w:t>
+                <w:t xml:space="preserve">hal-04790097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Manufacturing Equipment Use Through Servitization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vendre des services plutôt que des produits : l’économie de la fonctionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Wiesner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Sustainable Technologies (Second Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable, pp.86-87, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-0-323-90386-8.00124-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04790097v1</w:t>
+                <w:t xml:space="preserve">hal-04608458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational Structures in Servitization: Should Product and Service Businesses Be Separated or Integrated?</w:t>
               </w:r>
@@ -7502,51 +7502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brodhag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7896,51 +7896,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si la croissance n’était plus la priorité ? Le pari de la permaentreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Scharff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8078,77 +8078,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sobriété numérique : 40 pratiques accessibles pour les PME et ETI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien De Benedittis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Mongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8192,51 +8192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulateur économique d'offre intégrées Produits-Services (EcoPSS) (Module Valbom) version 1.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8413,51 +8413,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l’offre produit-services Clextral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8486,306 +8486,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03107164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunités de développement d’offres intégrées produit-services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport Culture Client Clextral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moujahid</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne; Berthoud Agricole. 2018, pp.83</w:t>
+                <w:t xml:space="preserve">Thibaut Metailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2018, 43p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03108307v1</w:t>
+                <w:t xml:space="preserve">emse-03108354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport Culture Client Clextral</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Opportunités de développement d’offres intégrées produit-services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mary Mansour</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moujahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Metailler</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2018, 43p</w:t>
+                <w:t xml:space="preserve">E. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne; Berthoud Agricole. 2018, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03108354v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03108307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages, Modèles Économiques et Organisationnels pour une Filière Pérenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8872,51 +8872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Medini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Ecole des Mines de Saint Etienne. 2014, 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8964,51 +8964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brodhag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dubruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9515,51 +9515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEEDC9AC"/>
+    <w:nsid w:val="72655592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9746,51 +9746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-peillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0689-0951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05983398X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219298577" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359600943" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613769v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384108v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hamani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04225682v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wuest" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2023.133693" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04132505v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.155.0105" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03120673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiesner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems9010006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02565902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Dahmani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BPMJ-07-2019-0279" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02483044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0446" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-10-2016-0276" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01903048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mansour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.331" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Besombes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-06-2015-0044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.278.0131" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellegrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jakubowicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.163.73-92" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cezar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0144" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244354v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05057579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Abdallah Malick Diouara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvine Mala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03713866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03673390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03713526v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02319604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01878873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99704-9_18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646306v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01316807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.074" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408903v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202448v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01153063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Matos da Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.099" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01053048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01073861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Farah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.01.028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01058502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085298v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00877766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638833v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Momm" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638796v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellegrin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638800v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vincent" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Elhabib" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_55" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona &#379;abi&#324;ska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Poulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Billand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Palancade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Madama Malende" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02102177v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Serra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02394532v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02319665v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00747001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288546v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608458v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790097v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90386-8.00124-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03315810v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75771-7_32" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00661676v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638779v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05269340v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scharff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03454297v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04322652v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pauze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03107164v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03108307v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moujahid" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03108354v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088172v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094126v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662399v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638892v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641217v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-04879246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-peillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0689-0951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05983398X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219298577" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359600943" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613769v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384108v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hamani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04132505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.155.0105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04225682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wuest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2023.133693" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03120673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiesner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems9010006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02565902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Dahmani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BPMJ-07-2019-0279" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02483044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0446" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-10-2016-0276" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01903048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mansour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.331" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Besombes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-06-2015-0044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.278.0131" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellegrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jakubowicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.163.73-92" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cezar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0144" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05057579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Abdallah Malick Diouara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvine Mala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03713866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03673390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03713526v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02319604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01878873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99704-9_18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646306v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01316807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.074" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408903v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01153063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Matos da Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_48" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01058502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Farah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01073861v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.01.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01053048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00877766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638800v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vincent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellegrin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Momm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Elhabib" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_55" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona &#379;abi&#324;ska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Poulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Billand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Palancade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Madama Malende" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02394532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Serra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02319665v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02102177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00747001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288546v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790097v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90386-8.00124-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608458v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03315810v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75771-7_32" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00661676v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638779v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05269340v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scharff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03454297v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04322652v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pauze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03107164v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03108354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03108307v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moujahid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088172v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094126v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662399v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638892v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641217v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-04879246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>