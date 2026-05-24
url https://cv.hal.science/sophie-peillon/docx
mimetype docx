--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,9460 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9408 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120.37617554859px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Peillon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignante-chercheure (professeure) en management au sein de Mines Saint-Etienne / Coactis</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0689-0951</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">05983398X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">219298577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=piVk6poAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000359600943</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignante-chercheure en management à Mines Saint-Étienne depuis 2004, je suis titulaire d'un doctorat en sciences économiques (2001) et d'une habilitation à diriger des recherches en sciences de gestion (2021). Je suis rattachée au laboratoire Coactis, Unité de Recherche en sciences de gestion et du management des Universités Lumière Lyon 2 et Jean Monnet de Saint Etienne.Mes recherches portent sur l'innovation de business model, en lien à la servicisation, la durabilité, ou la digitalisation, ainsi que sur les formes alternatives d'organisation (permaentreprise notamment).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modes d’ambidextrie pour la servicisation ? Une étude longitudinale en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.I-XXXI. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.pr2.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution du modèle d’affaires des startups par la numérisation : quel lien avec leur trajectoire de croissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 37 (3-4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la culture et de la structure organisationnelles dans la servicisation : une étude longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 155, pp.105-129. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.155.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04132505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building win-win value networks for product-service systems' delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Wuest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Manufacturing Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37 (5/6), pp.619-637. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMTM.2023.133693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04225682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Modelling and Analysis to Support Economic Assessment of Product-Service Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martha Orellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wiesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ang Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/systems9010006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach for risk management in servitization decision-making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Process Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (7), pp.1949-1977. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/BPMJ-07-2019-0279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02565902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes produits-services : Stratégie d’exploitation ou d’exploration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02483044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The environment-strategy-structure fit and performance of industrial servitized SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (2), pp.301-328. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JOSM-10-2016-0276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01646300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service and customer orientation of corporate culture in a French manufacturing SME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Mansour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10th CIRP Conference on Industrial Product-Service Systems, IPS2 2018, 29-31 May 2018, Linköping, Sweden, 73, pp 91-95. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2018.03.331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01903048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reliability diagnosis to support servitization decision-making process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix Besombes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (4), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JMTM-06-2015-0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01310457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La servicisation des entreprises industrielles - Un changement majeur de business model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (N° 278-279), p. 131-140. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.278.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01408971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the servitization path: a conceptual framework and a case study from the capital goods industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Burlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Production Planning and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Special Issue on Organisational transformation in servitization, In Press, Accepted Manuscript</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01086001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept de communauté à celui de &amp;quot; ba &amp;quot; Le groupe comme dispositif d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jakubowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (no 163), p. 73-90, ISBN 2-7462-1423-7. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.163.73-92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00638740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse dynamique du pilotage des groupements de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l'innovation d'un business model dans un écosystème circulaire en évolution : Le cas de la filière papier-carton en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau de Recherche sur l’Innovation (RRI), Oct 2025, Paris, France. pp.144, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.hs1.2025.0144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business model social : Définition, fondements théoriques et perspectives de recherche à partir d’une analyse bibliométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abou Abdallah Malick Diouara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">92ᵉ Congrès de l’Acfas : Colloque RRECQ x CRISES : regards croisés sur l’innovation sociale et l’économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Acfas, May 2025, Montréal, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05057579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâche 5 : Impacts environnementaux et économiques des nouveaux procédés et matériaux développés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle Projet PAC3R Axe papiers-cartons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobriété numérique dans les PME : adoption et effets sur la performance globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème conférence Annuelle de l'Association Information &amp; Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations alternatives : faire face aux injonctions contradictoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Séhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès du RIODD. "Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole; Université de Toulouse; Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD), Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La permaentreprise : une nouvelle démarche d'entreprise face aux paradoxes organisationnels ? Etude de cas de Norsys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvine Mala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2025 : Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants de l’évolution de la proposition de valeur collective d'un écosystème circulaire en transformation : le cas de la filière papier-carton en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 2025 : Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does ambidexterity matter forservitization? A contingency study in SMEs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII Conférence de l'AIMS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société à mission : quelles pratiques effectives pour répondre aux enjeux climatiques ? Etude du cas de Norsys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvine Mala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AICC 2024, Action versus Inaction facing Climate Change. An interdisciplinary approach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérique responsable : tendances et perspectives dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2023. Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04179067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La permaentreprise : nouveau modèle d'entreprise pour répondre aux enjeux climatiques ? Analyse du discours de la proposition faite par un dirigeant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvine Mala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de Recherche Ripco 2023 : Comportements des salariés et des organisations face aux changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04179116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d'adoption des pratiques de sobriété numérique dans les PME et ETI françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Marsouin 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03673390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting startup sustainability: Challenges of the interplay between business model innovation and digitalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Model Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03713866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting startups sustainability: Challenges of the interplay between digitalization, business model innovation and ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of formalizing a CSR policy on the adoption of Green IT practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03843476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambidexterity in servitizing SMEs: A longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI ème conférence de l’AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03713526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business model evolution and digitalization: Analysis of their interactions in startups' context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Hamani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Degeorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03467545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers to digital servitization in French manufacturing SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th CIRP Conference on Industrial Product-Service Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hong Kong, China. pp.146-150, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2019.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02319604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Assessment of PSS Value Networks – An Algorithmic Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Seoul, South Korea. pp.141-149, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99704-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01878873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product service Systems: exploitation or exploration strategies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNI Congress – Innovation Forum VIII 2018 : « New organizational modes for innovation processes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iut de Nîmes –Université de Montpellier, Jun 2018, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01814728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes produit-service conduisent-ils à des business models plus durables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX V I e Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIMS, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01646306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An initial training program on Product-Service Systems and servitization for engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Product-Service Systems across Life Cycle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bergame, Italy. pp.Pages 282-287, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.03.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01316807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial performance of servitized manufacturing firms: an alignment issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd B2B Marketing Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academy of Marketing, University Paris I Panthéon Sorbonne – Bournemouth University, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01408961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servitization strategy and financial performance of manufacturing SMEs: a necessary alignment between the service concept and the operational service system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ambroise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Research Conference in Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIX-MARSEILLE GRADUATE SCHOOL OF MANAGEMENT, May 2016, La Londe les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01408903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance measurement for the design of Product-Service Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.518-525, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01202453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Service Systems Value Chain Configuration – A Simulation Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Matos da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Saint Etienne, France. pp.421-426, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01153063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnosis of Servitisation Potential - Proposal of a Strategic Diagnosis Framework dedicated to SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WECC2015, World Engineering Conference and Convention 2015, Track Industry for Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01202448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servitization strategies and financial performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Teyssier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Prim-Allaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Ambroise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th CIRP Conference on Industrial Product-Service Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Saint Etienne, France. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01231812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche d’analyse des risques pour le processus de servicisation en PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Risques et PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01231797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The manufacturer's servitization process: a proposal of a decision making modeling framework and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Servicization Conference : Growth Through Servitization: Drivers, enablers, processes and impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aston, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01058502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The customer-supplier contract as a boundary-object within the servitization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spring Servitization Conference (SSC2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Birmingham, United Kingdom. p 104-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01085298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Reliability Diagnosis for Servitization Decision-making Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marmier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CIRP Conference on Industrial Product-Service Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Windsor, Canada. pp.259-264, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01053048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Servitization on Corporate Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Farah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th CIRP Conference on Industrial Product-Service Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Windsor, Canada. pp 289-294, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2014.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01073861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to Product Service Systems: methodology based on scenarios identification, modelling and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.143-150, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La trajectoire décisionnelle de servicisation: Proposition d'un cadre de modélisation décisionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrix Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès International de Génie Industriel (CIGI2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00877766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Transition through Product-Service Systems: Proposal of a Decision-Process Modeling Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Working Conference on Virtual Enterprises, (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.31-39, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-40543-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS: An Architecture to Help Firms Running from a Product to a PSS Offer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Dahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Working Conference on Virtual Enterpries (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bournemouth, United Kingdom. pp.35-42, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32775-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00741277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPS : une architecture de pilotage de systèmes produit-service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint-Sauveur, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00638800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misecap : un jeu de rôle pour la formation à la conduite de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Narce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Momm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question de pédagogies dans l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00638833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un système de production orienté service (SP-OS) dans un contexte de servicisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Pellegrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Burlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint-Sauveur, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00638796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of Service Oriented Collaborative Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Elhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.461-468, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des réseaux productifs orientés service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Elhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IESI 2010 : Ingénierie d'Entreprise et des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00662397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of Service Oriented Collaborative Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Elhabib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint Etienne, France. p 461-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00638815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process of cluster formation and development in Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Żabińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vth International Conference on Systems Supporting Environment Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Kaunas, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00638819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of cluster in France and Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iwona Żabińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Scientific Conference on Production Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Łódź, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00638828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre de la stratégie de compétences de Schneider Electric Division France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jakubowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et knowledge management : renouveau de la création de valeur en GRH ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00638880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La performance des réseaux d'entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Burlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Palancade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Montréal, Canada. pp. 485-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00854649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'entreprises et dynamiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Burlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66e Congrès de l'Association Canadienne Française pour l'Avancement des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00756570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles pour une firme sans frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Burlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième congrès International Franco-Québécois de Génie Industriel "Le Génie Industriel dans un monde sans frontières"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00756288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task 5: Environmental and economic impacts of newly developed processes and materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josué Madama Malende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Cezar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du PEPR Recyclage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A former ‘3.0 prey’s’ challenge to become a ‘4.0 predator’: case study on the ‘digital twin-as-a-service’ market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Spring Servitization Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Linköping, Sweden. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02394532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human resources barriers and drivers in sme’s digital servitization : french case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Spring Servitization Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Linköping, Sweden. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02319665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution and challenges of multiagent simulation for factory digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Balbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Serra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un état des lieux sur les activités de recherche sur l‘intelligence artificielle dans les écoles de l’IMT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02102177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, Source de compétitivité pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSEO, La Documentation Française, 189p, 2012, Regards sur les PME, OSEO, 2110092203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00747001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept à la pratique : mettre en œuvre la sobriété numérique, état des lieux des entreprises françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Biot-Paquerot; Amélie Clauzel; Caroline Riché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un management durable des systèmes d’information ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Management &amp; Datascience, chapitre 11, 235-243, 2025, 2959643038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Manufacturing Equipment Use Through Servitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wiesner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Sustainable Technologies (Second Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.603-614, 2024, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-90386-8.00124-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendre des services plutôt que des produits : l’économie de la fonctionnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie circulaire en Afrique francophone : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Francophonie pour le développement durable, pp.86-87, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational Structures in Servitization: Should Product and Service Businesses Be Separated or Integrated?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Kohtamäki, T. Baines, R. Rabetino, A. Z. Bigdeli, C. Kowalkowski, R. Oliva, &amp; V. Parida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Servitization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.501-517, 2021, 978-3-030-75770-0. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75771-7_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03315810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociétale et développement durable : un enjeu pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OSEO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PME 2011 : Rapport sur l'évolution des PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.179-197, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00661676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de garantie et types d'opportunisme : le cas d'un réseau d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Banoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Gardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'opportunisme - Une approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, 292p, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00638774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skills Networks and Local Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Burlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Competition and Local Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashgate Publishing, 392p, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00638779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de compétences et dynamiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Burlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Beaudry, Raymond et Lafontaine, Danielle et Thivierge, Nicole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les régions fragiles face à la mondialisation : stratégies communautaires, technologiques et culturelles d'innovation et de valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIDEQ, pp. 151-162, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00756746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la croissance n’était plus la priorité ? Le pari de la permaentreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Scharff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvine Mala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05269340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie de fonctionnalité : l’incertaine « éco-efficience » des systèmes produit-service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03454297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sobriété numérique : 40 pratiques accessibles pour les PME et ETI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04322652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur économique d'offre intégrées Produits-Services (EcoPSS) (Module Valbom) version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01202030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulateur économique d'offre intégrées Produits-Services (EcoPSS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Pauze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de l’offre produit-services Clextral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2019, 40p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03107164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Culture Client Clextral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Metailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne. 2018, 43p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03108354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunités de développement d’offres intégrées produit-services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Mines Saint-Etienne; Berthoud Agricole. 2018, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03108307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages, Modèles Économiques et Organisationnels pour une Filière Pérenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint Etienne. 2014, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01088172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculateur VALBOM – Notice d’Utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Medini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Ecole des Mines de Saint Etienne. 2014, 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01094126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociétale et développement durable : un enjeu pour les PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00662399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a decision support for a collaborative increase of competencies within networks of firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Burlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00679931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Stratégie de Compétences de Schneider Electric Division France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Jakubowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00638892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pilotage des coopérations interentreprises : le cas des groupements de PME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Ecole Nationale Supérieure des Mines de Saint-Etienne; Université Jean Monnet - Saint-Etienne, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00641217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’innovation de business model en PME, Gestion et management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Aix-Marseille Université, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04879246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9515,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72655592"/>
+    <w:nsid w:val="306D1B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9746,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-peillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0689-0951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05983398X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219298577" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359600943" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613769v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0169" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384108v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hamani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04132505v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.155.0105" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04225682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wuest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2023.133693" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03120673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiesner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems9010006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02565902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Dahmani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BPMJ-07-2019-0279" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02483044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0446" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646300v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-10-2016-0276" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01903048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mansour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.331" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Besombes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-06-2015-0044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.278.0131" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellegrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jakubowicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.163.73-92" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cezar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0144" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05057579v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Abdallah Malick Diouara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086543v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvine Mala" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323872v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613796v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179116v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03713866v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03673390v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03713526v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02319604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01878873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99704-9_18" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646306v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01316807v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.074" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408961v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408903v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01153063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Matos da Silva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.099" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202453v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_48" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01058502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Farah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01073861v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.01.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01053048v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_14" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00877766v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463241v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741277v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638800v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vincent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638796v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellegrin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638833v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Momm" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Elhabib" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_55" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona &#379;abi&#324;ska" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638880v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Poulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854649v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Billand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Palancade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120191v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Madama Malende" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02394532v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Serra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02319665v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02102177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00747001v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288546v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790097v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90386-8.00124-8" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608458v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03315810v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75771-7_32" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00661676v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banoun" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638779v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05269340v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scharff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03454297v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04322652v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202030v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088191v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pauze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03107164v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03108354v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03108307v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moujahid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088172v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094126v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662399v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679931v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638892v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641217v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-04879246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-peillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0689-0951" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05983398X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219298577" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=piVk6poAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000359600943" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613769v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0169" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384108v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Hamani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Degeorge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04132505v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.155.0105" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04225682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Medini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Wuest" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMTM.2023.133693" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03120673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wiesner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems9010006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02565902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Dahmani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boucher" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marmier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BPMJ-07-2019-0279" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02483044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0446" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ambroise" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Teyssier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOSM-10-2016-0276" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01903048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mansour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.03.331" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01310457v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix Besombes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-06-2015-0044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.278.0131" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellegrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jakubowicz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.163.73-92" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404973v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322626v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cezar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.hs1.2025.0144" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05057579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo Desage" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Abdallah Malick Diouara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324628v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvine Mala" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612373v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line B&#233;rard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179067v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04179116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03673390v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03713866v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03843476v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03713526v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03467545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02319604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.04.008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01878873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99704-9_18" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01814728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01646306v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01316807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.03.074" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408961v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01408903v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202453v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_48" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01153063v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Matos da Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.099" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231812v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.02.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01231797v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01058502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01085298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Farah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01053048v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01073861v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2014.01.028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058529v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_14" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00877766v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrix Besombes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01463241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40543-3_4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00741277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32775-9_4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638800v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638833v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narce" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Momm" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638796v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pellegrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Elhabib" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_55" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662397v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638815v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638819v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona &#379;abi&#324;ska" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638828v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638880v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Poulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854649v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Billand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Palancade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756570v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756288v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120191v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Madama Malende" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02394532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Serra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02319665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02102177v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Balbo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00747001v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288546v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790097v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-90386-8.00124-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608458v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03315810v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75771-7_32" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00661676v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638774v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banoun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gardet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638779v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00756746v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05269340v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Scharff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03454297v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04322652v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01202030v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088191v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pauze" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03107164v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03108354v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Metailler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03108307v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moujahid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bonnet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01088172v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094126v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00662399v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00679931v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638892v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00641217v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-04879246v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>