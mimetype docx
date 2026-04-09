--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1846,429 +1846,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CNRM-CM5.1 global climate model: description and basic evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Voldoire</w:t>
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Salas y Melia</w:t>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Decharme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cassou</w:t>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S00382-011-1259-Y⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833024v1</w:t>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The CNRM-CM5.1 global climate model: description and basic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+                <w:t xml:space="preserve">B. Decharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Basdevant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.2091-2121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S00382-011-1259-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829760v1</w:t>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonlinear Statistical Model of Turbulent air-sea Fluxes</w:t>
               </w:r>
@@ -3558,51 +3558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149137v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Godin-Beekmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Fromm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-14551-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004824v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herizo Luc Angelo Narivelo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Hamer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Surl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjarda Roberts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10533-2023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Williams" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huijnen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Bouarar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Meziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Schreurs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-4657-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint&#8208;martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Alias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brasseur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-1725-2019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082720" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S&#233;n&#233;si" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms001683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Obermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Conte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3053-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-011-1259-Y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR3335.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Picaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-3214.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002695" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Din" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00207197" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-28K2PDCW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04507984v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tenc&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5686" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089916v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2729" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bacles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696220v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre C&#233;ron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tcham" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149137v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Godin-Beekmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Fromm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-14551-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004824v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herizo Luc Angelo Narivelo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Hamer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Surl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjarda Roberts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10533-2023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Williams" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huijnen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Bouarar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Meziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Schreurs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-4657-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint&#8208;martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Alias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brasseur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-1725-2019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082720" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S&#233;n&#233;si" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms001683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Obermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Conte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3053-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833024v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-011-1259-Y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR3335.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Picaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-3214.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002695" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Din" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00207197" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-28K2PDCW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04507984v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tenc&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5686" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089916v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2729" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bacles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696220v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre C&#233;ron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tcham" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>