--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1444,295 +1444,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
+                <w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coppola</w:t>
+                <w:t xml:space="preserve">Pierre Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444295v1</w:t>
+                <w:t xml:space="preserve">hal-01373956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution modeling of dense water formation in the north-western Mediterranean during winter 2012-2013: Processes and budget</w:t>
+                <w:t xml:space="preserve">HyMeX-SOP2: The field campaign dedicated to dense water formation in the northwestern Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Testor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrizio d'Ortenzio</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Taupier-Letage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Marsaleix</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coppola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (7), pp.5367-5392. </w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (4), pp.196-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JC011935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2016.94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373956v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyMeX-SOP1: The Field Campaign Dedicated to Heavy Precipitation and Flash Flooding in the Northwestern Mediterranean</w:t>
               </w:r>
@@ -1846,429 +1846,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Belamari</w:t>
+                <w:t xml:space="preserve">The CNRM-CM5.1 global climate model: description and basic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Boudevillain</w:t>
+                <w:t xml:space="preserve">Emilia Sanchez-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bousquet</w:t>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
+                <w:t xml:space="preserve">B. Decharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.2091-2121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00382-011-1259-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00829760v1</w:t>
+                <w:t xml:space="preserve">hal-00833024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CNRM-CM5.1 global climate model: description and basic evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Salas y Melia</w:t>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Decharme</w:t>
+                <w:t xml:space="preserve">Philippe Arbogast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cassou</w:t>
+                <w:t xml:space="preserve">Claude Basdevant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40, pp.2091-2121. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S00382-011-1259-Y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833024v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyMeX, le cycle de l'eau méditerranéen à la loupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HyMeX, les campagnes de mesures : focus sur les événements extrêmes en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Drobinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Ducrocq</w:t>
+                <w:t xml:space="preserve">Brice Boudevillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Arbogast</w:t>
+                <w:t xml:space="preserve">Olivier Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Basdevant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bastin</w:t>
+                <w:t xml:space="preserve">Philippe Cocquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 80, pp.23-36. </w:t>
+              <w:t xml:space="preserve">, 2013, 80, pp.37-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/48792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/48793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828758v1</w:t>
+                <w:t xml:space="preserve">hal-00829760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonlinear Statistical Model of Turbulent air-sea Fluxes</w:t>
               </w:r>
@@ -3558,51 +3558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149137v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Godin-Beekmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Fromm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-14551-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004824v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herizo Luc Angelo Narivelo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Hamer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Surl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjarda Roberts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10533-2023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Williams" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huijnen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Bouarar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Meziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Schreurs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-4657-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint&#8208;martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Alias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brasseur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-1725-2019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082720" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S&#233;n&#233;si" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms001683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Obermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Conte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3053-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833024v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-011-1259-Y" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR3335.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Picaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-3214.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002695" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Din" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00207197" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-28K2PDCW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04507984v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tenc&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5686" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089916v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2729" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bacles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696220v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre C&#233;ron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tcham" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05447426v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Denjean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rodier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Velazquez-Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Libois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37053/lameteorologie-2025-0080" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149137v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Khaykin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Godin-Beekmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Fromm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goloub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-14551-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04004824v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herizo Luc Angelo Narivelo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Hamer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mar&#233;cal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Surl" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tjarda Roberts" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10533-2023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768158v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason E. Williams" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huijnen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Bouarar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Meziane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Schreurs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-15-4657-2022" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014003v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roehrig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Beau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saint&#8208;martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Alias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020MS002075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374455v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Arteta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Brasseur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-12-1725-2019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Torres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082720" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Voldoire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S&#233;n&#233;si" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019ms001683" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289330v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Obermann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belamari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Conte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3053-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01626307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coppola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Prieur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Taupier-Letage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estournel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Testor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC012594" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Damien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio d'Ortenzio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JC011935" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01444295v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2016.94" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907518v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ducrocq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Davolio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Ferretti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-12-00244.1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Sanchez-Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Decharme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-011-1259-Y" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828758v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbogast" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Basdevant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48792" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829760v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cocquerez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48793" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR3335.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00280359v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Picaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-3214.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123599v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002695" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154256v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thual" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel D&#233;qu&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Din" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00207197" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-28K2PDCW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04507984v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tenc&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-5686" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04089916v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2729" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meteofrance.hal.science/meteo-04694756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Guth" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Josse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bacles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guidard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696220v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre C&#233;ron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tcham" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>