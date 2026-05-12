--- v0 (2026-04-02)
+++ v1 (2026-05-12)
@@ -863,343 +863,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement modal logic</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Expressive Power of Epistemic \textdollar\(μ\)\textdollar-Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans P. Van Ditmarsch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">James Hales</w:t>
+                <w:t xml:space="preserve">Catalin Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computing Research Repository</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, abs/1407.5166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098737v1</w:t>
+                <w:t xml:space="preserve">hal-01699938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of gap-order constraint abstractions of counter systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bozzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2013.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Expressive Power of Epistemic \textdollar\(μ\)\textdollar-Calculus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Maubert</w:t>
+                <w:t xml:space="preserve">Refinement modal logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bozzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans P. Van Ditmarsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing Research Repository</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 239, pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2014.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699938v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A General Notion of Uniform Strategies</w:t>
               </w:r>
@@ -1270,272 +1270,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01098738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal event-clock specifications for timed component-based design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On timed alternating simulation for concurrent timed games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bozzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Axel Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scico.2011.01.007⟩</w:t>
+              <w:t xml:space="preserve">Acta Informatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Acta Informatica, 49 (4), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00236-012-0158-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752449v1</w:t>
+                <w:t xml:space="preserve">hal-01098747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On timed alternating simulation for concurrent timed games</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Modal event-clock specifications for timed component-based design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Informatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Acta Informatica, 49 (4), pp.31. </w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.1212-1234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00236-012-0158-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scico.2011.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098747v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognosis of \it mega-Languages for the Diagnosis of \it -Languages: A Topological Perspective</w:t>
               </w:r>
@@ -2885,51 +2885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating Paths in Transition Systems: The Fall of the Modal Mu-Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalin Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3290,421 +3290,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emptiness Of Alternating Tree Automata Using Games With Imperfect Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Fijalkow</w:t>
+                <w:t xml:space="preserve">The Complexity of One-Agent Refinement Modal Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bozzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans P. Van Ditmarsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Foundations of Software Technology and Theoretical Computer Science (FST&amp;TCS 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJCAI 2013 - 23rd International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260682v2</w:t>
+                <w:t xml:space="preserve">hal-01098744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity of Synthesizing Uniform Strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Maubert</w:t>
+                <w:t xml:space="preserve">Emptiness Of Alternating Tree Automata Using Games With Imperfect Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Bozzelli</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Strategic Reasoning, {SR} 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.112.17⟩</w:t>
+              <w:t xml:space="preserve">33rd International Conference on Foundations of Software Technology and Theoretical Computer Science (FST&amp;TCS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Guwahati, India. pp.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2013.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098745v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jumping Automata for Uniform Strategies</w:t>
+                <w:t xml:space="preserve">The Complexity of Synthesizing Uniform Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bozzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2013.287⟩</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Strategic Reasoning, {SR} 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Rome, Italy. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.112.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098741v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Complexity of One-Agent Refinement Modal Logic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hans P. Van Ditmarsch</w:t>
+                <w:t xml:space="preserve">Jumping Automata for Uniform Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2013 - 23rd International Joint Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Guwahati, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2013.287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01098744v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complexity of One-Agent Refinement Modal Logic</w:t>
               </w:r>
@@ -3915,51 +3915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardness of Preorder Checking for Basic Formalisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bozzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3991,518 +3991,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00555751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Timed Alternating Simulation for Concurrent Timed Games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Legay</w:t>
+                <w:t xml:space="preserve">Refinement and Consistency of Timed Modal Specifications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSTTCS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Language and Automata Theory and Applications (LATA'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Tarragona, Spain. pp.152-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00982-2_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00555977v1</w:t>
+                <w:t xml:space="preserve">inria-00424283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Expressivity of RoCTL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mark Reynolds</w:t>
+                <w:t xml:space="preserve">On Timed Alternating Simulation for Concurrent Timed Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bozzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TIME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Brixen-Bressanone, Italy. pp.37-44</w:t>
+              <w:t xml:space="preserve">FSTTCS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Kanpur, India. pp.85-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00555743v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00555977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Games with Opacity Condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Maubert</w:t>
+                <w:t xml:space="preserve">On the Expressivity of RoCTL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Christopher Mccabe-Dansted</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Reynolds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.166-175</w:t>
+              <w:t xml:space="preserve">TIME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Brixen-Bressanone, Italy. pp.37-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00555749v1</w:t>
+                <w:t xml:space="preserve">inria-00555743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game Quantification Patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dietmar Berwanger</w:t>
+                <w:t xml:space="preserve">Games with Opacity Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Chennai, India. pp.116-130</w:t>
+              <w:t xml:space="preserve">RP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.166-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00555746v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00555749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compositional Approach on Modal Specifications for Timed Systems.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Legay</w:t>
+                <w:t xml:space="preserve">Game Quantification Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Berwanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Formal Engineering Methods (ICFEM'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Rio de Janeiro, Brazil. pp.679-697</w:t>
+              <w:t xml:space="preserve">ICLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Chennai, India. pp.116-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00424356v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00555746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosability of pushdown systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4518,173 +4526,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haifa Verification Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Haifa, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00525397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement and Consistency of Timed Modal Specifications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Compositional Approach on Modal Specifications for Timed Systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+                <w:t xml:space="preserve">Axel Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Language and Automata Theory and Applications (LATA'09)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Formal Engineering Methods (ICFEM'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Rio de Janeiro, Brazil. pp.679-697</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00424283v1</w:t>
+                <w:t xml:space="preserve">inria-00424356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Topological Perspective on Diagnosis</w:t>
               </w:r>
@@ -5666,185 +5666,185 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emptiness Of Alternating Parity Tree Automata Using Games With Imperfect Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8144, INRIA. 2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] PI-1992, 2012, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760370v1</w:t>
+                <w:t xml:space="preserve">hal-00700334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emptiness Of Alternating Parity Tree Automata Using Games With Imperfect Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] PI-1992, 2012, pp.6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8144, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00700334v1</w:t>
+                <w:t xml:space="preserve">hal-00760370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opacity Issues in Games with Imperfect Information</w:t>
               </w:r>
@@ -5922,90 +5922,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Compositional Approach on Modal Specifications for Timed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bertrand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Axel Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Raclet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7039, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6812,51 +6812,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Filiot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibashis Guha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3431860" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02540746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11225-019-09875-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wide&#322;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533680v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwarzentruber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exz023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351970v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Lamine Diouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ch&#233;dor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morvan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0197-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bozzelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Ditmarsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.07.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans P. Van Ditmarsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim French" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2014.07.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098739v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.12.002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699938v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Dima" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198914400040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752449v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2011.01.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6L41QXH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098747v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-012-0158-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HB0SX8LT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555734v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bauer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555754v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feuillade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05519196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rylo Ashmore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2025.10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T Brihaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terefenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04047617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2022.31" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533750v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Florence Wacheux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36537-0_3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kordy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2018.00012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66402-6_7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273553v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46678-0_11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48057-1_14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.146.13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260682v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2013.299" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098745v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.112.17" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098741v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2013.287" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098744v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Van Ditmarch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33353-8_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555977v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555743v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Christopher Mccabe-Dansted" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Reynolds" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555746v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Berwanger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424356v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525397v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424283v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_13" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QJ23GLD1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555753v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Komenda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2006.1678440" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463799v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ephane Riedweg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riedweg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876647v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Georges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533766v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Murano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stranieri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760370v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630077v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071630v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071793v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kushnarenko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005141v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533936v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Berthon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Fijalkow" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Filiot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibashis Guha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3431860" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02540746v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11225-019-09875-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308427v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wide&#322;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audinot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3331524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533680v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwarzentruber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exz023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351970v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Lamine Diouf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1479" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ch&#233;dor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morvan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-014-0197-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bozzelli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Ditmarsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.07.015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalin Dima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098739v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2013.12.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans P. Van Ditmarsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim French" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hales" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2014.07.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098738v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198914400040" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00236-012-0158-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HB0SX8LT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00752449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2011.01.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6L41QXH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555734v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Bauer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555754v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Feuillade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05519196v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519170v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rylo Ashmore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2025.10" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas T Brihaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terefenko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04047617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bellier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2022.31" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533750v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Florence Wacheux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thierry-Mieg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36537-0_3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01871059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Kordy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2018.00012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686505v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66402-6_7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273553v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46678-0_11" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243021v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48057-1_14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194398v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098740v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.146.13" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064645v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098744v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01260682v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Serre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2013.299" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.112.17" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2013.287" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098749v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Van Ditmarch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33353-8_10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555751v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424283v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00982-2_13" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QJ23GLD1-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555977v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555743v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Christopher Mccabe-Dansted" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Reynolds" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555746v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Berwanger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424356v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555755v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555753v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Komenda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00425085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry J&#233;ron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Cordier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WODES.2006.1678440" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00463799v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ephane Riedweg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00556003v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riedweg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876647v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Georges" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533766v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Murano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stranieri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312067v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00700334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00760370v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00630077v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071630v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071793v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072844v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073242v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kushnarenko" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005141v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>