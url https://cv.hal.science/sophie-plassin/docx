--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -333,295 +333,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The environmental flows implementation challenge: Insights and recommendations across water‐limited systems</w:t>
+                <w:t xml:space="preserve">Environmental flows in the Rio Grande - Rio Bravo basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Wineland</w:t>
+                <w:t xml:space="preserve">Samuel Sandoval-Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakan Bașağaoğlu</w:t>
+                <w:t xml:space="preserve">Stephanie Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeri Fleming</w:t>
+                <w:t xml:space="preserve">Laura Garza-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luzma Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jack Friedman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Garza‐diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (1), pp.e1565. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (1), pp.art20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wat2.1565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-12944-270120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462967v1</w:t>
+                <w:t xml:space="preserve">hal-03617047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental flows in the Rio Grande - Rio Bravo basin</w:t>
+                <w:t xml:space="preserve">The environmental flows implementation challenge: Insights and recommendations across water‐limited systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Sandoval-Solis</w:t>
+                <w:t xml:space="preserve">Sean Wineland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Paladino</w:t>
+                <w:t xml:space="preserve">Hakan Bașağaoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Garza-Diaz</w:t>
+                <w:t xml:space="preserve">Jeri Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luzma Nava</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jack Friedman</w:t>
+                <w:t xml:space="preserve">Laura Garza‐diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (1), pp.art20. </w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.e1565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-12944-270120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/wat2.1565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617047v1</w:t>
+                <w:t xml:space="preserve">hal-03462967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale fallow land dynamics in a water-scarce basin of the U.S. Southwest</w:t>
               </w:r>
@@ -659,51 +659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madison Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Neal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Land Use Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (9), pp.291-312. </w:t>
@@ -1035,51 +1035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack R. Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1156,64 +1156,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual modeling for improved understanding of the Rio Grande/Río Bravo socio-environmental system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2829,320 +2829,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated analysis of fallow/idle cropland patterns in the United States Rio Grande Basin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madison Wilson</w:t>
+                <w:t xml:space="preserve">An Agent-based Simulation Model for Representing Water Management Strategies in a Large Transboundary River Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Koch</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kellie B. Vaché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack R. Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IALE North America Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">10th International Congress on Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181643v1</w:t>
+                <w:t xml:space="preserve">hal-04181661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent-based Simulation Model for Representing Water Management Strategies in a Large Transboundary River Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated analysis of fallow/idle cropland patterns in the United States Rio Grande Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madison Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack R. Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Congress on Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">IALE North America Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181661v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agent Modeling, Behavioral Complexity, and Wicked Problems: Lessons Learned from a Multi-Disciplinary Collaborative Agent-Based Simulation of Water Management in a Transboundary Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack R. Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3312,325 +3312,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling multi-agent, land-use, and hydrologic models for assessing surface water resources dynamics in a large river basin. A case study in the Rio Grande/Bravo basin</w:t>
+                <w:t xml:space="preserve">Spatial patterns of agricultural land abandonment and implications for water management in the U.S. Rio Grande basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jack R. Friedman</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madison Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Neal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Association of Geographers Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">4th Open Science Meeting Global Land Program</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181750v1</w:t>
+                <w:t xml:space="preserve">hal-03325474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of agricultural land abandonment and implications for water management in the U.S. Rio Grande basin</w:t>
+                <w:t xml:space="preserve">Coupling multi-agent, land-use, and hydrologic models for assessing surface water resources dynamics in a large river basin. A case study in the Rio Grande/Bravo basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Neal</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kellie B. Vaché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Paladino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack R. Friedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Open Science Meeting Global Land Program</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">American Association of Geographers Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325474v1</w:t>
+                <w:t xml:space="preserve">hal-04181750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's an &amp;quot;actor&amp;quot;? What's a &amp;quot;system&amp;quot;? Breaking knowledge down to build it up again in collaborative socio-ecological modeling of the Rio Grande/Rio Bravo Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Friedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Congress on Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mazdak Arabi; Olaf David; Jack Carlson; Daniel P. Ames, Jun 2018, Fort Collins, CO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3681,64 +3681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kellie B. Vaché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyndra Hanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3793,77 +3793,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building an agent-based model to explore integrated water management strategies in the Rio Grande/Bravo Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Plassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Paladino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kellie B. Vaché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyndra Hanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4575,51 +4575,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="595EA8B5"/>
+    <w:nsid w:val="D3130827"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4806,51 +4806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-plassin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0202-9731" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAE-8965-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vukomanovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Smart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Koch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01724-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Wineland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Ba&#537;a&#287;ao&#287;lu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeri Fleming" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Friedman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garza&#8208;diaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1565" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sandoval-Solis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Paladino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garza-Diaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzma Nava" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12944-270120" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Wilson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Neal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2021.1928310" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Piketty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadhil Hasan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.15.024514" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Osis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinillos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Martinez Pimentel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land10040368" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack R. Friedman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyndra Spencer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0410-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.2019a16127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sylvie Plassin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pimentel Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12551" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2016.1266524" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard Chapuis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bendahan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7453" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Drigo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin," TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f6051516" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Benagabou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02592197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IAVF0028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamarque Juline" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariely Lopes dos Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Salmeron Cortasa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J Boote" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Battisti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios V. Archontoulis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325458v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Peppler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline de Carvalho Pe&#231;anha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Marcello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabrielle Piketty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181661v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie B. Vach&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325474v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyndra Hanson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325469v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325453v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmeron Cortasa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jan Shamim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772295v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tourrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-plassin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0202-9731" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAE-8965-2021" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vukomanovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Smart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Koch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Dale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-023-01724-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sandoval-Solis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Paladino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garza-Diaz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzma Nava" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Friedman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-12944-270120" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462967v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Wineland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Ba&#537;a&#287;ao&#287;lu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeri Fleming" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Garza&#8208;diaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1565" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263501v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madison Wilson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Neal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1747423X.2021.1928310" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Piketty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Fadhil Hasan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JRS.15.024514" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinis Osis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pinillos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Martinez Pimentel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land10040368" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack R. Friedman" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyndra Spencer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0410-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.2019a16127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02113952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sylvie Plassin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Poccard-Chapuis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pimentel Martinez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12551" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01416905v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2016.1266524" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376164v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard Chapuis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bendahan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Navegantes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferreira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7453" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Drigo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Coudel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin," TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f6051516" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stark" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Salgado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Benagabou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02592197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018IAVF0028" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239457v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamarque Juline" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j9xc-fs91" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariely Lopes dos Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Salmeron Cortasa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J Boote" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Battisti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios V. Archontoulis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325458v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Peppler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Kim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181627v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline de Carvalho Pe&#231;anha" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thales Marcello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gabrielle Piketty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kellie B. Vach&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181643v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181750v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325463v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325461v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyndra Hanson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325469v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740025v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325453v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174935v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmeron Cortasa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jan Shamim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772295v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325444v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tourrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>