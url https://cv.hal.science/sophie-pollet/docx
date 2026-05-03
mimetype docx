--- v0 (2026-04-11)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Pollet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisense oligonucleotides targeting the SARS-CoV-2 nucleocapsid gene decrease viral titers in hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (3), pp.102612. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtn.2025.102612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic characterization of equine influenza A subtype H3N8 viruses by long read sequencing and functional analyses of the PB1-F2 virulence factor of A/equine/Paris/1/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Kleij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Raoux-Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lejal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04629360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two molecular barcodes for the study of equine strongylid communities with amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e15124. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.15124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species interactions, stability, and resilience of the gut microbiota - Helminth assemblage in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bars-Cortina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.106044. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.106044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sainfoin ( Onobrychis viciifolia ) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Malsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (11), pp.1439-1449. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182022000853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisense oligonucleotides targeting ORF1b block replication of severe acute respiratory syndrome coronavirus 2 (SARS-CoV-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Eléouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.915202. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.915202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota resilience in horse athletes following holidays out to pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bars-Cortina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84497-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue resources for the functional annotation of animal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.666265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method for Sequencing the Mitochondrial Genome by Using Long Read Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Methods in Molecular Biology, 2277, pp.331-343. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1270-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming for welfare: gut microbiota is associated with equitation conditions and behavior in horse athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bars-Cortina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65444-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for long-read sequencing of animal mitochondrial genomes: application to the identification of equine mitochondrial DNA variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-07183-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mirna-targeted transcriptome of porcine alveolar macrophages upon infection with porcine reproductive and respiratory syndrome virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.3160. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39220-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and characterization of a BAC library for functional genomics in Xenopus tropicalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Spirhanzlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tlapakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 426 (2), pp.255-260. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2016.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Microsatellite Markers in the Alagille Region and Screening of Microdeletions by Genotyping 23 Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamilé Hazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Weissenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Hadchouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (3), pp.185-190. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000472362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.5-kilobase deletion containing a cluster of cine microRNAs in the latency-associated-transcript locus of the pseudorabies virus affects the host response of porcine trigeminal ganglia during established latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure M.-L. Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (1), pp.428-442. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02181-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the genetic background on the composition of the chicken plasma MiRNome in response to a stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cooksey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0114598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early bovine embryos regulate oviduct epithelial cell gene expression during in vitro co-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 149 (3-4), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro maturation of oocytes alters gene expression and signaling pathways in bovine cumulus cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Salhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guyader-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (2), pp.166-182. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.22148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of novel reference genes for RT-qPCR studies of gene expression in Xenopus tropicalis during embryonic and post-embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore A. Thélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 242 (6), pp.709-717. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.23972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a novel Xenopus tropicalis cell line as a model for in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Sinzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Yon Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Herszberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (3), pp.316-324. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvg.20822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional genomic approach to the study of the milking ability in dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie-Etancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (2), pp.199-209. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02237.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza A Virus Protein PB1-F2 Exacerbates IFN-b Expression of Human Respiratory Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (8), pp.4812-4823. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.0903952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza A Virus Protein PB1-F2 Exacerbates IFN-β Expression of Human Respiratory Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (8), pp.4812-4823. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.0903952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminal differentiation of goat mammary tissue during pregnancy requires the expression of genes involved in immune functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.61-82. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00032.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminal differentiation of goat mammary tissue during pregnancy requires the expression of genes involved in immune functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.61-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olig family: phylogenetic analysis and early gene expression in Xenopus tropicalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bronchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ymlahi-Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 217 (7), pp.485-497. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00427-007-0158-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olig family: phylogenetic analysis and early gene expression in Xenopus tropicalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bronchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ymlahi-Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 217 (7), pp.485-97. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00427-007-0158-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 Suppl 3, pp.215-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qtl detection and candidate gene study for traits related to food quality and safety in sheep (meat and dairy) production within the framework of a European research contract called &amp;quot;genesheepsafety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and Mouse XAP-5 and XAP-5-like (X5L) Genes: Identification of an Ancient Functional Retroposon Differentially Expressed in Testis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Sedlacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Münstermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 61 (2), pp.125-132. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1999.5931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and mouse XAP-5 and XAP-5-like (X5L) genes: identification of an ancient functional retroposon differentially expressed in testis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Sedlacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Münstermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 61 (2), pp.125-132. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1999.5931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription mapping in a medulloblastoma breakpoint interval and Smith-Magenis syndrome candidate region: identification of 53 transcriptional units and new candidate genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Seranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina S Heiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Radelof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Korn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1998.5647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription Mapping in a Medulloblastoma Breakpoint Interval and Smith–Magenis Syndrome Candidate Region: Identification of 53 Transcriptional Units and New Candidate Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Seranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Heiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Radelof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Korn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1998.5647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in JAGGED1 gene are predominantly sporadic in Alagille syndrome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 116 (5), pp.1141-1148. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0016-5085(99)70017-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an integrated physical and gene map of human chromosome 20p12 providing candidate genes for Alagille syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boccaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 42 (3), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1997.4676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an Integrated Physical and Gene Map of Human Chromosome 20p12 Providing Candidate Genes for Alagille Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boccaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 42 (3), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1997.4676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction of peroxisomal functions in hepatoma cell-fibroblast hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Bachir Bioukar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rabetafika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (3-4), pp.77-91. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02396242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction of peroxisomal functions in hepatoma cell-fibroblast hybrids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Bachir Bioukar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rabetafika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (3-4), pp.77-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a 3.7-Mb Physical Map within Human Chromosome 20p12 Ordering 18 Markers in the Alagille Syndrome Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boccaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27 (3), pp.467-474. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1995.1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndrome d'Alagille en 1995. Données cliniques et génétiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meunier-Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hadchouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 19 (6-7), pp.587-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a 3.7-Mb physical map within human chromosome 20p12 ordering 18 markers in the alagille syndrome locus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boccaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27 (3), pp.467-546. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1995.1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alagille syndrome in 1995. Clinical and genetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meunier-Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hadchouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroentérologie Clinique et Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 19 (6-7), pp.587-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation analysis of Alagille syndrome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hadchouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellié Bonaiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31 (6), pp.453-457. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg.31.6.453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation analysis of Alagille syndrome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Franvois F Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Hadchouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonaiti-Pellie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31 (6), pp.453-457. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg.31.6.453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleted chromosome 20 from a patient with alagille syndrome isolated in a cell hybrid through leucine transport selection: study of three candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (11), pp.663-669. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00426072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of microsatellite markers in the alagille region and screening of microdeletions by genotyping 23 patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Weissenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hadchouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2 (3), pp.185-190. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000472362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MITOCHONDRIAL DNA IN EQUINE RECURRENT EXERTIONAL RHABDOMYOLYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pavlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Mitochondria Scoiety's Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Berlin, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisense oligonucleotides targeting an oncogenic mitochondrial long non-coding mtRNA to inhibit equine skin tumor cells proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTS OLIGO MEETING - 19th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19th Annual Meeting Oligonucleotide Therapeutics Society, Oct 2023, BARCELONA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisense oligonucleotides targeting the SARS-CoV-2 genome to inhibit viral replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Eléouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTS- OLIGO MEETING - 19th Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19th Annual meeting of the Ologonucleotide Therapeutics Society, Oct 2023, BARCELONA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mitochondrial genetic variability on performance of endurance horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morgenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speke Katende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th annual meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite allele imputation from SNP genotypes for parentage verification in sport horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Crichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Addes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic stability of the cyathostomin – gut microbiota interactions in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022 - FéRi Scientific Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Centre Val de Loire, Jul 2022, Joué-Lès-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite alleles imputation from SNP genotypes for parentage verification in sport horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Crichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Addes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using direct long RNA sequencing to explore the whole mitochondrial transcriptome: model of the equine mitochondrial RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mitochondria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Mitochondria Society, Oct 2020, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using direct long RNA sequencing to explore transcriptome and long non-coding RNA in equine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Advanced Training Centre -The Non-Coding Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). DEU., Oct 2019, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de génotypage du caractère frisé chez le cheval Curly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morgenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., May 2019, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method adapted for sequencing mitochondrial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Targeting Mitochondria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Antioxidant in Nutrition and Health (ISANH). INT., Oct 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Analysis of microRNAs:mRNA Interactions Between Pseudorabies Virus (PrV) and Its Natural Pig Host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA silencing-targeted transcriptome of porcine alveolar macrophages upon infection with porcine reproductive and respiratory syndrome viruses (PRRSV) of different virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco M. Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, Utah, United States. 197 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microARN circulants : de nouveaux biomarqueurs pour des caractères économiquement importants chez les poules ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of candidate interactions between miRNAs encoded by the pseudorabies virus (PrV) and pig genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Sherba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mettenleiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'An, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulus cells transcriptomics revealed the potential biomarkers of oocyte development competence and differences in signaling pathways during in vitro and in vivo maturation bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Salhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Embryo Genomics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Labo/service de l'auteur, Bonn, DEU., Sep 2011, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential markers of oocyte developmental competence in cumulus cells: comparative analysis of in vitro and in vivo maturation in bovine (Bos taurus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Salhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of GEMINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential markers of oocyte developmental competence revealed by transcriptome analysis of cumulus cells in bovine (Bos taurus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Salhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guyader-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Society for Reproduction and Fertility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGAT1 K232A polymorphism greatly affects mammary tissue activity of milk component synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine PB1-F2 du virus influenza exacerbe la production d'IFN-beta de cellules respiratoires humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de gènes et réseaux de gènes impliqués dans la variation de composition du lait observée avec la mutation K232A au locus DGAT1 bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Colloque AGENAE-Genanimal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caséine alphaS1: élément clé de la fonction sécrétoire de la cellule épithéliale mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Lahouassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation transversale Glande Mammaire Lait (GML) du département Phase :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du polymorphisme (AA/GC) au locus DGAT1 sur l'activité transcriptionnelle du tissu mammaire bovin, sur la composition du lait et sur les caractéristiques des globules gras et des micelles de caséines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisme au locus CSN1S1 : un facteur de STRESS (Splicing, Transport, Reticulum Endoplasmique, Structuration & Sécrétion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Makhzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nutri-génomique de la glande mammaire de chèvres dans des conditions nutritionnelles extrêmes, en relation avec la synthèse et la sécrétion des lipides du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des transcriptomes mammaires de chèvres placées dans des conditions nutritionnelles extrêmes, pour étudier la synthèse et la sécrétion des lipides du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression de la caséine ! est-elle nécessaire à la différenciation fonctionnelle de l’epithelium alvéolaire mammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Seely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'animation transversale "Glande Mammaire, Lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caséine &amp;lt;em&amp;gt;k&amp;lt;/em&amp;gt; joue-t-elle un rôle dans le processus de différenciation de épithélium alvéolaire mammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Seely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d'Animation Scientifiques du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macro-array resource for gene expression profiling in bovine tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Polish-French symposium "Animal Growth and Development: regulatory mechanisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROGER : Un Répertoire Ordonné de Gènes pour l'analyse de l'Expression génique chez les Ruminants. Application à l'identification de marqueurs de la différenciation dans le muscle, le tissu adipeux, l'embryon et la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics: how to assign function to the genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale sur les caprins, 7th International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWO MITOCHONDRIAL-ENCODED MICRORNAs IN SERUM AS POTENTIAL BIOMARKERS OF COVID-19 SEVERITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Burzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordana Coelho-Dos-Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress on Targeting Mitochondria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un test génétique utile à la production des poneys de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Danvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines, Institut Français du Cheval et de l'Equitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, IFCE Saumur, France. , </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0244064)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisense oligonucleotides directed to the mitochondrial long non-coding eca-ASncmtRNA inhibit equine skin tumor cell proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy-Maskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Havemeyer Foundation Horse Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better characterisation of the genetic diversity of circulating equine influenza virus strains by long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.87 (n°141), </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Long read sequencing applied to equine genomics to improve selection for exercise ability and health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14thInternational Havemeyer Foundation Horse Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de virus influenza H3N8 équins circulants en France entre 2009 et 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Kleij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de virus influenza H3N8 équins circulants en France entre 2009 et 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Kleij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Virology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Gdańsk, Pologne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial genomes long read sequencing methodology applied to multispecies for the identification of genetic variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morgenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Annual Meeting of the World Mitochondria Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sainfoin (Onobrychis viciifolia) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Malsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNA profiling of synovial fluid of horses reveals potential biomarkers of Osteochondrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Riousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Moyec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Dorothy Russell Havemeyer International Horse Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Pavie, Italy. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocode: A project to improve the annotation of equine non-coding RNAs involved in the Regulation of mitochondrial functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boland-Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Olaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Targeting Mitochondria world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Berlin, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling tissue for FAANG: the example of cattle and chickens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO-FAANG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington DC, United States. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the complex interaction between pseudorabies virus (PrV) and its natural host using RIP-Chip enrichment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'An, China. 2014, Proceedings of the 34th International Society for Animal Genetics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGAT1 K232A polymorphism greatly affects mammary tissue activity of milk component synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Milk Genomics Consortium IMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of caseins in the endoplasmic reticulum of mammary epithelial cells due to αs1-casein deficiency, induces a chronic er stress and a milk protein composition signing a singular secretion mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Makhzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Siena Meeting. From Genome to Proteome : knowledge acquisition and representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Sienne, Italy. , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'ADNc pour l'analyse du transcriptome des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du séquençage de collections de gènes exprimés des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the nemabiome approach for the study of equine strongylid communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think different with RNA therapy: can antisense oligonucleotides be used to inhibit replication and transcription of SARS-CoV-2?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Burzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Eléouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude génétique du syndrome d'alagille et cartographie physique d'un locus correspondant en 20p12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02840759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId382"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Pollet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisense oligonucleotides targeting the SARS-CoV-2 nucleocapsid gene decrease viral titers in hamsters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lepoder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (3), pp.102612. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omtn.2025.102612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic characterization of equine influenza A subtype H3N8 viruses by long read sequencing and functional analyses of the PB1-F2 virulence factor of A/equine/Paris/1/2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Kleij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bruder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Raoux-Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lejal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Nevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01289-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04629360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species interactions, stability, and resilience of the gut microbiota - Helminth assemblage in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bars-Cortina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.106044. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.106044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767875v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two molecular barcodes for the study of equine strongylid communities with amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.e15124. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.15124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sainfoin ( Onobrychis viciifolia ) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Malsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (11), pp.1439-1449. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0031182022000853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisense oligonucleotides targeting ORF1b block replication of severe acute respiratory syndrome coronavirus 2 (SARS-CoV-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Bourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Eléouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.915202. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2022.915202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota resilience in horse athletes following holidays out to pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bars-Cortina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-84497-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue resources for the functional annotation of animal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.666265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method for Sequencing the Mitochondrial Genome by Using Long Read Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitochondrial medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Methods in Molecular Biology, 2277, pp.331-343. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-1270-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming for welfare: gut microbiota is associated with equitation conditions and behavior in horse athletes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Ruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allison Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bars-Cortina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuliaxis Ramayo-Caldas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65444-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for long-read sequencing of animal mitochondrial genomes: application to the identification of equine mitochondrial DNA variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-07183-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mirna-targeted transcriptome of porcine alveolar macrophages upon infection with porcine reproductive and respiratory syndrome virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.3160. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39220-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and characterization of a BAC library for functional genomics in Xenopus tropicalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Spirhanzlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Fellah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tlapakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 426 (2), pp.255-260. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2016.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of Microsatellite Markers in the Alagille Region and Screening of Microdeletions by Genotyping 23 Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamilé Hazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Weissenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Hadchouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (3), pp.185-190. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000472362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.5-kilobase deletion containing a cluster of cine microRNAs in the latency-associated-transcript locus of the pseudorabies virus affects the host response of porcine trigeminal ganglia during established latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure M.-L. Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (1), pp.428-442. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02181-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early bovine embryos regulate oviduct epithelial cell gene expression during in vitro co-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Panneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cordova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 149 (3-4), pp.103-116. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2014.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the genetic background on the composition of the chicken plasma MiRNome in response to a stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cooksey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0114598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro maturation of oocytes alters gene expression and signaling pathways in bovine cumulus cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Salhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guyader-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 80 (2), pp.166-182. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrd.22148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of novel reference genes for RT-qPCR studies of gene expression in Xenopus tropicalis during embryonic and post-embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore A. Thélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 242 (6), pp.709-717. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.23972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a novel Xenopus tropicalis cell line as a model for in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Sinzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Yon Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Herszberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (3), pp.316-324. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvg.20822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional genomic approach to the study of the milking ability in dairy sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marie-Etancelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43 (2), pp.199-209. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2052.2011.02237.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza A Virus Protein PB1-F2 Exacerbates IFN-b Expression of Human Respiratory Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (8), pp.4812-4823. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.0903952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza A Virus Protein PB1-F2 Exacerbates IFN-β Expression of Human Respiratory Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 185 (8), pp.4812-4823. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4049/jimmunol.0903952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminal differentiation of goat mammary tissue during pregnancy requires the expression of genes involved in immune functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.61-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminal differentiation of goat mammary tissue during pregnancy requires the expression of genes involved in immune functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (1), pp.61-82. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00032.2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olig family: phylogenetic analysis and early gene expression in Xenopus tropicalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bronchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ymlahi-Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 217 (7), pp.485-497. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00427-007-0158-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olig family: phylogenetic analysis and early gene expression in Xenopus tropicalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bronchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ymlahi-Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 217 (7), pp.485-97. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00427-007-0158-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 Suppl 3, pp.215-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qtl detection and candidate gene study for traits related to food quality and safety in sheep (meat and dairy) production within the framework of a European research contract called &amp;quot;genesheepsafety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis F. Barillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edmond Cribiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in JAGGED1 gene are predominantly sporadic in Alagille syndrome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 116 (5), pp.1141-1148. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0016-5085(99)70017-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and mouse XAP-5 and XAP-5-like (X5L) genes: identification of an ancient functional retroposon differentially expressed in testis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Sedlacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Münstermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 61 (2), pp.125-132. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1999.5931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and Mouse XAP-5 and XAP-5-like (X5L) Genes: Identification of an Ancient Functional Retroposon Differentially Expressed in Testis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenek Sedlacek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewald Münstermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Otto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 61 (2), pp.125-132. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1999.5931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription mapping in a medulloblastoma breakpoint interval and Smith-Magenis syndrome candidate region: identification of 53 transcriptional units and new candidate genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Seranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina S Heiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Radelof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Korn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1998.5647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription Mapping in a Medulloblastoma Breakpoint Interval and Smith–Magenis Syndrome Candidate Region: Identification of 53 Transcriptional Units and New Candidate Genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Seranski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Heiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Radelof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Korn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1998.5647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an Integrated Physical and Gene Map of Human Chromosome 20p12 Providing Candidate Genes for Alagille Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boccaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 42 (3), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1997.4676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an integrated physical and gene map of human chromosome 20p12 providing candidate genes for Alagille syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boccaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 42 (3), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1997.4676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction of peroxisomal functions in hepatoma cell-fibroblast hybrids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Bachir Bioukar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rabetafika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (3-4), pp.77-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extinction of peroxisomal functions in hepatoma cell-fibroblast hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Bachir Bioukar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rabetafika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Carreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 34 (3-4), pp.77-91. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02396242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndrome d'Alagille en 1995. Données cliniques et génétiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meunier-Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hadchouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 19 (6-7), pp.587-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a 3.7-Mb Physical Map within Human Chromosome 20p12 Ordering 18 Markers in the Alagille Syndrome Locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boccaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27 (3), pp.467-474. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1995.1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a 3.7-Mb physical map within human chromosome 20p12 ordering 18 markers in the alagille syndrome locus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boccaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27 (3), pp.467-546. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1995.1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alagille syndrome in 1995. Clinical and genetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meunier-Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hadchouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroentérologie Clinique et Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 19 (6-7), pp.587-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation analysis of Alagille syndrome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Franvois F Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Hadchouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonaiti-Pellie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31 (6), pp.453-457. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg.31.6.453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segregation analysis of Alagille syndrome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hadchouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pellié Bonaiti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31 (6), pp.453-457. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jmg.31.6.453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleted chromosome 20 from a patient with alagille syndrome isolated in a cell hybrid through leucine transport selection: study of three candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (11), pp.663-669. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00426072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of microsatellite markers in the alagille region and screening of microdeletions by genotyping 23 patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Weissenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hadchouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Human Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2 (3), pp.185-190. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000472362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MITOCHONDRIAL DNA IN EQUINE RECURRENT EXERTIONAL RHABDOMYOLYSIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Pavlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Mitochondria Scoiety's Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Berlin, Germany. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of mitochondrial genetic variability on performance of endurance horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morgenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speke Katende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th annual meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisense oligonucleotides targeting an oncogenic mitochondrial long non-coding mtRNA to inhibit equine skin tumor cells proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTS OLIGO MEETING - 19th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19th Annual Meeting Oligonucleotide Therapeutics Society, Oct 2023, BARCELONA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisense oligonucleotides targeting the SARS-CoV-2 genome to inhibit viral replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Eléouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OTS- OLIGO MEETING - 19th Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19th Annual meeting of the Ologonucleotide Therapeutics Society, Oct 2023, BARCELONA, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic stability of the cyathostomin – gut microbiota interactions in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022 - FéRi Scientific Days 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Centre Val de Loire, Jul 2022, Joué-Lès-Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03735407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite allele imputation from SNP genotypes for parentage verification in sport horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Crichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Addes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam (NL), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microsatellite alleles imputation from SNP genotypes for parentage verification in sport horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Crichan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Engler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Goulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Addes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using direct long RNA sequencing to explore the whole mitochondrial transcriptome: model of the equine mitochondrial RNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Mitochondria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Mitochondria Society, Oct 2020, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de génotypage du caractère frisé chez le cheval Curly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morgenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., May 2019, Saumur, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using direct long RNA sequencing to explore transcriptome and long non-coding RNA in equine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Advanced Training Centre -The Non-Coding Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). DEU., Oct 2019, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method adapted for sequencing mitochondrial genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Targeting Mitochondria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Antioxidant in Nutrition and Health (ISANH). INT., Oct 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA silencing-targeted transcriptome of porcine alveolar macrophages upon infection with porcine reproductive and respiratory syndrome viruses (PRRSV) of different virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco M. Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, Utah, United States. 197 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Analysis of microRNAs:mRNA Interactions Between Pseudorabies Virus (PrV) and Its Natural Pig Host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microARN circulants : de nouveaux biomarqueurs pour des caractères économiquement importants chez les poules ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of candidate interactions between miRNAs encoded by the pseudorabies virus (PrV) and pig genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Sherba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mettenleiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'An, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulus cells transcriptomics revealed the potential biomarkers of oocyte development competence and differences in signaling pathways during in vitro and in vivo maturation bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Salhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Embryo Genomics Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Labo/service de l'auteur, Bonn, DEU., Sep 2011, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential markers of oocyte developmental competence revealed by transcriptome analysis of cumulus cells in bovine (Bos taurus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Salhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Hennequet-Antier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guyader-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Society for Reproduction and Fertility Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential markers of oocyte developmental competence in cumulus cells: comparative analysis of in vitro and in vivo maturation in bovine (Bos taurus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Salhab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of GEMINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine PB1-F2 du virus influenza exacerbe la production d'IFN-beta de cellules respiratoires humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Goffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Bourdieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Port d'Albret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGAT1 K232A polymorphism greatly affects mammary tissue activity of milk component synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de gènes et réseaux de gènes impliqués dans la variation de composition du lait observée avec la mutation K232A au locus DGAT1 bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Colloque AGENAE-Genanimal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caséine alphaS1: élément clé de la fonction sécrétoire de la cellule épithéliale mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Lahouassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'animation transversale Glande Mammaire Lait (GML) du département Phase :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du polymorphisme (AA/GC) au locus DGAT1 sur l'activité transcriptionnelle du tissu mammaire bovin, sur la composition du lait et sur les caractéristiques des globules gras et des micelles de caséines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisme au locus CSN1S1 : un facteur de STRESS (Splicing, Transport, Reticulum Endoplasmique, Structuration & Sécrétion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Makhzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caséine &amp;lt;em&amp;gt;k&amp;lt;/em&amp;gt; joue-t-elle un rôle dans le processus de différenciation de épithélium alvéolaire mammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Seely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d'Animation Scientifiques du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des transcriptomes mammaires de chèvres placées dans des conditions nutritionnelles extrêmes, pour étudier la synthèse et la sécrétion des lipides du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nutri-génomique de la glande mammaire de chèvres dans des conditions nutritionnelles extrêmes, en relation avec la synthèse et la sécrétion des lipides du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Goutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expression de la caséine ! est-elle nécessaire à la différenciation fonctionnelle de l’epithelium alvéolaire mammaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Seely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'animation transversale "Glande Mammaire, Lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macro-array resource for gene expression profiling in bovine tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Polish-French symposium "Animal Growth and Development: regulatory mechanisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROGER : Un Répertoire Ordonné de Gènes pour l'analyse de l'Expression génique chez les Ruminants. Application à l'identification de marqueurs de la différenciation dans le muscle, le tissu adipeux, l'embryon et la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics: how to assign function to the genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Seely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Elalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale sur les caprins, 7th International Conference on Goats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWO MITOCHONDRIAL-ENCODED MICRORNAs IN SERUM AS POTENTIAL BIOMARKERS OF COVID-19 SEVERITY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Burzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordana Coelho-Dos-Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress on Targeting Mitochondria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un test génétique utile à la production des poneys de sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dumont Saint Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie S. Danvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines, Institut Français du Cheval et de l'Equitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, IFCE Saumur, France. , </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0244064)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Long read sequencing applied to equine genomics to improve selection for exercise ability and health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14thInternational Havemeyer Foundation Horse Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antisense oligonucleotides directed to the mitochondrial long non-coding eca-ASncmtRNA inhibit equine skin tumor cell proliferation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy-Maskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Havemeyer Foundation Horse Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better characterisation of the genetic diversity of circulating equine influenza virus strains by long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.87 (n°141), </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de virus influenza H3N8 équins circulants en France entre 2009 et 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Kleij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Congress of Virology 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Gdańsk, Pologne. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation génétique de virus influenza H3N8 équins circulants en France entre 2009 et 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Kleij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial genomes long read sequencing methodology applied to multispecies for the identification of genetic variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morgenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Annual Meeting of the World Mitochondria Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sainfoin (Onobrychis viciifolia) on cyathostomin eggs excretion, larval development, larval community structure and efficacy of ivermectin treatment in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Malsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gombault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale (JAS SA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNA profiling of synovial fluid of horses reveals potential biomarkers of Osteochondrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Riousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Le Moyec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Dorothy Russell Havemeyer International Horse Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Pavie, Italy. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippocode: A project to improve the annotation of equine non-coding RNAs involved in the Regulation of mitochondrial functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boland-Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Olaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Targeting Mitochondria world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Berlin, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling tissue for FAANG: the example of cattle and chickens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO-FAANG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington DC, United States. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the complex interaction between pseudorabies virus (PrV) and its natural host using RIP-Chip enrichment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'An, China. 2014, Proceedings of the 34th International Society for Animal Genetics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DGAT1 K232A polymorphism greatly affects mammary tissue activity of milk component synthesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicie Faucon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Robert-Granié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Milk Genomics Consortium IMGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, pp.Inconnu, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of caseins in the endoplasmic reticulum of mammary epithelial cells due to αs1-casein deficiency, induces a chronic er stress and a milk protein composition signing a singular secretion mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Cebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Makhzami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Siena Meeting. From Genome to Proteome : knowledge acquisition and representation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Sienne, Italy. , 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du séquençage de collections de gènes exprimés des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'ADNc pour l'analyse du transcriptome des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the nemabiome approach for the study of equine strongylid communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Courtot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Serreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Think different with RNA therapy: can antisense oligonucleotides be used to inhibit replication and transcription of SARS-CoV-2?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Burzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Eléouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude génétique du syndrome d'alagille et cartographie physique d'un locus correspondant en 20p12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02840759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId382"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fitzpatrick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepoder" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04629360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kleij" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Raoux-Barbot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nevers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01289-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078317v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767875v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106044" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Malsa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gombault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182022000853" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065756v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourgon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.915202" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84497-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1270-5_20" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65444-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07183-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39220-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spirhanzlova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Fellah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlapakova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.05.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil&#233; Hazan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weissenbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hadchouel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000472362" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mahjoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fuchs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Endale Ahanda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02181-14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194096v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cooksey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114598" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129865v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Salhab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyader-Joly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22148" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8C2TGW6F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Th&#233;lie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pollet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.23972" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189600v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Yon Hwang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herszberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.20822" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02237.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWB39Q4L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903952" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067500v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067495v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rebours" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bevilacqua" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Helbling" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00032.2009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193417v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bronchain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pollet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helbling" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0158-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80BJMPTX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741861v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bronchain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Helbling" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676053v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067458v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Sedlacek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald M&#252;nstermann" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Otto" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Bock" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1999.5931" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-00117RGR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698373v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M&#252;nstermann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Seranski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S Heiss" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Radelof" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Korn" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5647" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBFB4572341FB1B279B39CB6A658A21967737453/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067457v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Heiss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698837v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crosnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Driancourt" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raynaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-5085(99)70017-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLJNRHHF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693988v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boccaccio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Driancourt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raynaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1997.4676" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52F195F268D43476909378C0CD9A99967AFE0277/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067454v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067451v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bachir Bioukar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sarrazin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rabetafika" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Carreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02396242" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-SS3DWJL3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694059v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Carreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067437v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1995.1078" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G7S860V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711912v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Deleuze" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pollet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meunier-Rotival" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadchouel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715958v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boccaccio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Driancourt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067449v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deleuze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelli&#233; Bonaiti" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.31.6.453" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067415v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franvois F Deleuze" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonaiti-Pellie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711913v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hazan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Borghi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raynaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00426072" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1VZFJGJL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712329v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weissenbach" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460386v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pavlin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510229v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Da Costa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650322v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speke Katende" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650364v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Crichan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engler" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Goulas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Addes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735407v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650454v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413841v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733932v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Debus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734746v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606998v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740229v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Moroldo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606096v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Sherba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mettenleiter" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191125v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193658v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754797v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193503v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193694v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824239v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824855v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Lahouassa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193493v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751439v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764246v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauchart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764381v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829135v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Seely" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763921v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770227v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seely" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elalouf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248801v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Burzio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Coelho-Dos-Reis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248826v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Danvy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Colin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244064)" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248905v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy-Maskos" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248899v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04236938v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04236945v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726385v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847631v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734053v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Riousset" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786720v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Aug&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603396v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818669v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822177v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767915v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106554v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840759v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204337v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Fitzpatrick" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lepoder" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno da Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtn.2025.102612" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04629360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Kleij" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bruder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Raoux-Barbot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lejal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Nevers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01289-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767875v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisseau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars-Cortina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Courtot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106044" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04078317v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gesbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.15124" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753744v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Malsa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gombault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182022000853" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065756v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourgon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois El&#233;ou&#235;t" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.915202" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-84497-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1270-5_20" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Clark" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliaxis Ramayo-Caldas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65444-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104281v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07183-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39220-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Spirhanzlova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Fellah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlapakova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2016.05.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deleuze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil&#233; Hazan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weissenbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hadchouel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000472362" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mahjoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fuchs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Endale Ahanda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lange" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02181-14" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129865v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Panneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cordova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2014.06.022" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cooksey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114598" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Salhab" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Auclair" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guyader-Joly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.22148" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8C2TGW6F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Th&#233;lie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pollet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.23972" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189600v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Yon Hwang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herszberg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.20822" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067502v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marie-Etancelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2011.02237.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWB39Q4L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193647v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Goffic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.0903952" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067500v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193417v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicie Faucon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aubert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067495v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faucon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rebours" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bevilacqua" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Helbling" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00032.2009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bronchain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pollet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Helbling" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0158-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80BJMPTX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741861v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bronchain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Helbling" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676053v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Barillet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cribiu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698837v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crosnier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Driancourt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raynaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-5085(99)70017-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLJNRHHF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698373v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Sedlacek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M&#252;nstermann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Otto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Bock" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1999.5931" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-00117RGR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067458v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewald M&#252;nstermann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696500v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Seranski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S Heiss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Radelof" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Korn" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1998.5647" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBFB4572341FB1B279B39CB6A658A21967737453/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067457v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Heiss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067454v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boccaccio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Driancourt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raynaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1997.4676" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52F195F268D43476909378C0CD9A99967AFE0277/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693988v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694059v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Bachir Bioukar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sarrazin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rabetafika" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Carreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067451v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Carreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02396242" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-SS3DWJL3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711912v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Deleuze" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pollet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meunier-Rotival" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadchouel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067437v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1995.1078" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G7S860V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715958v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boccaccio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Driancourt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067449v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deleuze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067415v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Franvois F Deleuze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonaiti-Pellie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg.31.6.453" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715957v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelli&#233; Bonaiti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711913v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hazan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Borghi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raynaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00426072" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1VZFJGJL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712329v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Weissenbach" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460386v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pavlin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650322v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Speke Katende" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510279v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510229v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Da Costa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735407v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bars" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650364v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Crichan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Engler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Goulas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Addes" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650454v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510295v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733932v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Debus" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413841v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734746v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740229v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Moroldo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606998v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194121v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606096v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Sherba" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mettenleiter" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191125v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754797v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193658v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193694v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Bourdieu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193503v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Robert-Grani&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824239v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824855v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cebo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Lahouassa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauvallet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193493v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hurtaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Miranda" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751439v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Makhzami" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763921v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Seely" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Elalouf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764381v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauchart" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goutte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764246v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829135v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770227v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seely" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Elalouf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248801v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Burzio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Coelho-Dos-Reis" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248826v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dumont Saint Priest" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Danvy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Colin" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0244064)" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248899v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248905v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy-Maskos" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04236945v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04236938v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726385v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847631v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734053v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Riousset" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Moyec" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786720v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland-Aug&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoede" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603396v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818669v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822177v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767915v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106554v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02840759v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>