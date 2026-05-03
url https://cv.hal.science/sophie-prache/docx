--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Prache </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-NIR spectroscopic authentication assay for the classification of lamb meat according to pasture-finishing duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rey-Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 219, pp.109670. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2024.109670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of machine learning for optimizing biomarker combinations and guiding decisions on meat authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.109852. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Protected Denominations of Origin Agneau des Prés-Salés de la Baie du Mont Saint-Michel et de la Baie de Somme, official quality labels committed to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art05-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition in the agri-food sector: A long process of convergence towards a new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magrini Marie-Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100_GB, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse de la transition agroécologique à l'échelle des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.25-33. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique à l'échelle sectorielle : un long processus de convergence vers un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Appellations d’Origine Protégée Agneau des Prés-Salés de la Baie du Mont Saint-Michel et de la Baie de Somme, signes officiels de qualité engagés dans l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.50-60. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a superior quality sign guarantee the quality of lamb meat? The Label Rouge case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (10), pp.101312. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adéquation offre-demande en agneau bio : les acquis du projet RéVABio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizick Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Matras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.257-271. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible spectroscopy on lamb fat and muscle to authenticate the duration of pasture finishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rey-Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, pp.109377. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of beef composition and sensory quality by using rapid Evaporative Ionisation Mass Spectrometry (REIMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Birse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 454, pp.139645. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.139645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does finishing duration on lucerne pasture influence the muscle and fat spectro-colorimetric properties and dorsal fat firmness in lambs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.101361. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et authentification des produits animaux issus de l’agriculture biologique vs conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.8264. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching supply and demand for organic lamb: the results of the RéVABio project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizick Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Matras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.200-213. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art15-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichment of ruminant meats with health enhancing fatty acids and antioxidants: feed-based effects on nutritional value and human health aspects – invited review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric N Ponnampalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarusha Santhiravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payam Vahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.1329346. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fanim.2024.1329346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic assessment of biological mechanisms underlying agroecological systems: The example of parasite dilution and forage niche sharing in mixed-grazing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.103707. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining beef cattle and sheep in an organic system. II. Benefits for economic and environmental performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Troquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.100759. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining sheep and beef cattle in a pasture-based system minorly influenced muscle and fat colour and dorsal fat firmness but increased fat skatole content in lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (10), pp.100979. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining beef cattle and sheep in an organic system. I. Co-benefits for promoting the production of grass-fed meat and strengthening self-sufficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaam Chaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sepchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.100758. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits animaux de bonne qualité et nouvelles technologies en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todor Stoyanchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicolazo De Barmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Penchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VPC-2023-39-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French consumer evaluation of eating quality of Angus x Salers beef: Effects of muscle cut, muscle slicing and ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.109079. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d’origine animale : enseignements d’une expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.7480. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in fat skatole and indole content in lambs switched from a concentrate-based diet indoors to alfalfa grazing for various durations before slaughter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 204, pp.109272. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive performance in two organic sheep farming systems differing by the number of mating sessions in and out of the breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195, pp.238-248. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Quality of animal-source foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne E Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100376. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Quality and authentication of organic animal products in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.100405. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a short concentrate-finishing period in lambs raised on alfalfa pasture effective at reducing fat indoles contents and lightening meat colour?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Emanuel Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanor Nunes Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (8), pp.100610. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Factors affecting sheep carcass and meat quality attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Schreurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100330. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03324183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcass Characteristics and Beef Quality of Young Grass-Fed Angus x Salers Bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (16), pp.2493. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11162493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: On-farm and processing factors affecting bovine carcass and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clinquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100426. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of beef quality through official quality signs, the example of Label Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clinquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Supplement 1), pp.100357. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOLAGNO – Production de viande d’agneau selon des pratiques agroécologiques : performances technico-économiques et perception par les consommateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tessereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/wa5y-3t77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Authentication of grass-fed meat and dairy products from cattle and sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coppa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (4), pp.854-863. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1751731119002568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of muscle fatty acid composition and lipid stability in lambs stall-fed or pasture-fed alfalfa with or without sainfoin pellet supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rivaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.N. Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (5), pp.1093-1101. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119002507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does barley supplementation in lambs grazing alfalfa affect meat sensory quality and authentication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Devincenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (02), pp.427-434. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118001477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of visible reflectance spectroscopy in discriminating between pasture and stall-fed lambs from thin and fat-tailed sheep breeds in dry and hot environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadhami Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Smeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119000909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying the dietary authenticity of grass-fed meat or milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coppa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 239 (2), pp.211-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin-rich sainfoin pellet supplementation reduces fat volatile indoles content and delays digestive parasitism in lambs grazing alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayane Cristina Rivaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (9), pp.1883-1890. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118003543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité dans la filière Petits Ruminants : une source de résilience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.171-191. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/LB7VKP⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent is a breed-specific database necessary to differentiate meat from pasture-fed and stall-fed lambs using visible spectroscopy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (8), pp.1682-1689. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731117003366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen stable isotope and carotenoid pigments signatures in the meat as tools to trace back the diet: comparsion between two sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefani Macari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153, pp.107-113. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural15N abundance in key amino acids from lamb muscle: exploring a new horizon in diet authentication and assessment of feed efficiency in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Schiphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (20), pp.4058-4067. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la spectroscopie dans le proche infrarouge et de la spectroscopie de fluorescence pour estimer la qualité et la traçabilité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît-Pierre Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ait Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.197-208. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes alimentaires et manques à produire dans la filière viande ovine et caprine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.201-214. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622745498021023E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible spectroscopy on carcass fat combined with chemometrics to distinguish pasture-fed, concentrate-fed and concentrate-finished pasture-fed lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Zawadzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101, pp.5-12. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2014.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande et la carcasse des agneaux : les principales qualités recherchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités des viandes : influences des caractéristiques des animaux et de leurs conditions d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.151-168. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of visible and near infrared reflectance spectroscopy on fat to authenticate dietary history of lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Zawadzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (11), pp.1912-1920. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115001172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to improve the calibration of main fatty acids by near-infrared reflectance spectroscopy in ruminant meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît-Pierre Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp.1848-1852. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fresh alfalfa supplementation on fat skatole and indole concentration and chop odour and flavour in lambs grazing a cocksfoot pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Devincenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Nabinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (4), pp.607-614. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2014.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose-dependent response of nitrogen stable isotope ratio to proportion of legumes in diet to authenticate lamb meat produced from legume-rich diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Devincenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nabinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152, pp.456-461. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.11.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials and challenges for future sustainable grassland utilisation in animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, A (109), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d’ovins-viande en France - 1ère partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of meat and carcass sensory quality in organically and conventionnally pasture-fed lambs at two levels of herbage availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angèle Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, A (107), pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metodologias para traçabilidade da dieta de ruminantes e sua importancia para a cadeia produtiva da carne no Brasil: revisao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Devincenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Nabinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Portuguesa de Ciencias Veterinarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (585-586), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of level of barley supplementation on plasma carotenoid content and fat spectrocolorimetric characteristics in lambs fed a carotenoid-rich diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Zawadzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (3), pp.297 - 303. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d’ovins-viande en France - 2ème partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat spectro-colorimetric characteristics of lambs switched from a low to a high dietary carotenoid level for various durations before slaughter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvès de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.644-650. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of lamb plasma carotenoid concentration to a shift from a low to a high dietary carotenoid level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Alvès de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (7), pp.1139-1142. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111002515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of lamb meat fatty acid composition using near-infrared reflectance spectroscopy (NIRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andueza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 127 (3), pp.1280-1286. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.01.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations et performances environnementales en production caprine et ovine : Expertise Elevage-Environnement à l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 12, pp. 29-52. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/h30x-fy29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of meat and carcass quality in organically reared and conventionally reared pasture-fed lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (12), pp.2001-2009. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111001030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intensification de l'agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Expansion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of pasture-fed from lambs fed dehydrated alfalfa indoors using different compounds measured in the fat, meat and plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.598-605. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108003881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux systèmes d'élevage biologique d'ovins allaitants différant par le rythme de reproduction : une approche expérimentale pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), pp.207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is intensification of ewe reproduction rhythm sustainable in an organically managed sheep production system? A 4-year interdisciplinary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (5), pp.753-763. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109004133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en élevage biologique : enjeux, acquis et développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), pp.271-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiser la part du pâturage dans l’alimentation des ovins : intérêt pour l’autonomie alimentaire, l’environnement et la qualité des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 199, pp.349-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des qualités de la viande et de la carcasse d’agneaux produits en élevage biologique ou conventionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.289-296. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/5brm-0c84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of visible and near infrared reflectance spectroscopy to discriminate between pasture-fed and concentrate-fed lamb carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H.M. Dian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.N. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (4), pp.1157-1164. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts de la diversité floristique des prairies permanentes pour les ruminants et les produits animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.181-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor fattening of lambs raised on pasture: (1) Influence of stall finishing duration on lipid classes and fatty acids in the longissimus thoracis muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Galot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (2), pp.241-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological developments in the use of visible reflectance spectroscopy for discriminating pasture-fed from concentratefed lamb carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H.M. Dian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.P. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Amoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.1198-1208. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173110700047X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification de l'alimentation des ruminants à partir de la composition de leurs produits et tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (4), pp.295-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor fattening of lambs raised on pasture: 2. Influence of stall finishing duration on triglyceride and phospholipid fatty acids in the longissimus thoracis muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Galot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (3), pp.417-427. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a diet authentication system from the composition of milk and meat in sheep: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145 (5), pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dose-response study relating the concentration of carotenoid pigments in blood and reflectance spectrum characteristics of fat to carotenoid intake level in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H.M. Dian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.N. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85, pp.3054-3061. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferences of sheep grazing down conterminal monocultures of Lolium perenne-Festuca arundinacea: Test of an energy intake rate maximisation hypothesis using the short-term double weighing technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar Damasceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (2-4), pp.206-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewes increase their intake when offered a choice of herbage species at pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Côrtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Damasceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Jamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82 (2), pp.183-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet choice in grazing sheep: A new approach to investigate the relationships between preferences and intake-rate on a daily time scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar Damasceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, pp.253-270. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2005.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability of grass-feeding in young beef using carotenoid pigments in plasma and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82 (6), pp.909-918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability of animal feeding diet in the meat and milk of small ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (2-3), pp.157-168. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species composition of ryegrass (Lolium perenne)and tall fescue (Festuca arundinacea) mixtures using various combinations of n-alkanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Côrtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Damasceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (3), pp.254-261. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2005.00473.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional value of meat: the influence of nutrition and physical activity on vitamin B12 concentrations in ruminant tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (4), pp.453-467. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat volatiles tracers of grass feeding in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krogmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 66, pp.475-481. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0309-1740(03)00136-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic model of intake and grazing behaviour in sheep integrating sward architecture and animal decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cohen-Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 112, pp.5-28. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2003.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of carotenoid pigments in the blood of concentrate-finished grazing sheep : Its significance for the traceability of grass-feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (2), pp.360-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of concentrate finishing on the carotenoid content of perirenal fat in grazing sheep : Its significance for discriminating grass-fed, concentrate-fed and concentrate-finished grazing lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77 (2), pp.225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grass or concentrate feeding systems on lamb carcass and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dransfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62 (2), pp.179-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflectance spectrum of adipose tissue to trace grass feeding in sheep : Influence of measurement site and shrinkage time after slaughter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (4), pp.886-891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion de l'herbe par les ruminants au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 166, pp.189-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How forage characteristics influence behaviour and intake in small ruminants: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morand-Fehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Options Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 52, pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How forage characteristics influence behaviour and intake in small ruminants: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morand-Fehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (1), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0301-6226(00)00172-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability of lamb production systems : Carotenoids in plasma and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 69, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology for studying feeding station behaviour of grazing ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 55, pp.307-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and use of feeding sites and feeding stations by herbivores : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (4), pp.225-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How degree of selectivity modifies foraging behaviour of dry ewes on reproductive compared to vegetative sward structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57, pp.91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of forage availability and sward phenological stage on daily grazing time of ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (5-6), pp.505-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection et utilisation des ressources fourragères par les herbivores : Théories et expérimentations à l'échelle du site et de la station alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (4), pp.273-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and use of feeding sites and feeding stations by herbivores: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (4), pp.225-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behaviour and diet selection in domestic herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (5-6), pp.335-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding station behaviour of ewes in response to forage availability and sward phenological stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 56, pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behaviour and diet selection in domestic herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain J. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Rook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (5-6), pp.335-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhensibilité de l'herbe pâturée chez les bovins et les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (5), pp.377-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake rate, intake per bite and time per bite of lactating ewes on vegetative and reproductive swards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52, pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stage of maturity of the sward on the bite mass of lactating ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forage availability on feeding station behaviour of ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (suppl 1), pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forage availability on feeding station behaviour of ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.106-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stage of maturity of the sward on the bite mass of lactating ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.108-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemolytic anaemia in ruminants fed forage brassicas: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25 (6), pp.497-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemolytic anaemia in ruminants fed forage brassicas: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25, pp.497-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentation des agneaux au paturage pendant la phase d'allaitement. Interaction entre le niveau de complémentation et la quantité d'herbe offerte et effet sur le niveau de parasitisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (2), pp.137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentation des agneaux au pâturage pendant la phase d'allaitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thériez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (2), pp.137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défauts de couleur du tissu adipeux sous-cutané des carcasses d'ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Theriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (4), pp.275-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of concentrate supplementation and herbage allowance on the performance of grazing suckling lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 45, pp.423-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défauts de couleur du tissu adipeux sous-cutané des carcasses d'ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (4), pp.275-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la bilirubinémie et de l'activité plasmatique de la γ-glutamyl transférase chez des agneaux infestés expérimentalement par Fasciola hepatica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 30 (Suppl2), pp.233s-234s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la bilirubinemie et de l'activite plasmatique de la gamma-glutamyl transferase chez des agneaux infestes experimentalement par Fasciola hepatica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 10 (2), pp.233s-234s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour of milk-fed lambs at pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2, pp.119-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'agneaux à l'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Theriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1 (1), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'agneaux à l'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1 (1), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'apport d'aliment concentre a des agneaux au paturage sur le parasitisme par les strongles gastro-intestinaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (1), pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'apport d'aliment concentré à des agneaux au pâturage sur le parasitisme par les strongles gastro-intestinaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (1), pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trier les agneaux d'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 353, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage de l'agneau à l'herbe. 1. Effets de l'âge au sevrage sur les performances d'agneaux élevés à l'herbe puis engraissés en bergerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brelurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cassagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 35 (3), pp.231-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage de l'agneau à l'herbe. I. Effets de l'âge au sevrage sur les performances d'agneaux élevés à l'herbe puis engraissés en bergerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brelurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Theriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cassagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 35 (3), pp.231-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix de l'âge au sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 329, pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agneau d'herbe : Influence de l'âge au sevrage sur les performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brelurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cassagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique, Centre de Recherches Zootechniques et Vétérinaires de Theix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 54, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building sustainable systems at the era of farm-to-fork and agroecology: Unraveling the interplay of quality attributes of animal-source foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REIMS (Rapid Evaporative Ionisation Mass Spectrometry) prediction of beef sensory quality and its relationships to fat level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Birse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic assessment of parasite dilution and forage niche sharing in sheep/cattle mixed-grazing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jacquiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th EAAP ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining cattle and sheep in a grassland-based system: which effects for system multiperformance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sepchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of meat sensory quality and composition of beef by using rapid evaporative ionisation mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birse Nick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Padova, Aug 2023, Padova, Italy. pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-course change in lamb composition and reflectance properties: implications for authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rey-Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mixité d’espèces offre des clés d’adaptation pour accroître les performances économiques et environnementales de l’élevage bovin herbager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le poly-élevage, une solution ? Journée MODEF Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Domps, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances de jeunes bovins croisés finis à l'herbe dans deux systèmes d'élevage de montagne conduits en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sepchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Troquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification de l'origine herbagère de la viande et du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coppa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary design of low-input grass-fed livestock systems: the example of the Salamix system experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sepchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des qualités nutritionnelles et sensorielles de la viande de ruminants par une méthode non invasive : la spectrophotométrie procge infrarouge (SPIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CREa-viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engraissement au pâturage et qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges sur l’agriculture économe et autonome en Massif Central. Réseau ADMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lempdes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland production systems: combining animal species and crossbreeding to strengthen sustainability ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, Ireland. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the dietary glycerine level affect the longissimus muscle fatty acid composition in bulls finished in feedlot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanor Nunes Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ornaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Barcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose-dependent response of lamb meat quality to the dietary proportion of alfalfa: cocksfoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Devincenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. LowInputBreeds Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation pour concevoir et évaluer des expérimentations &amp;quot;système&amp;quot;. Exemple du modèle Ostral en production ovine allaitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2014, Paris, France. 422 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur les outils d'évaluation de l'Agriculture Biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Agroécologie et conjuguer les performances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2014, Paris, France. 19 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory quality and authentication of lamb meat produced from legume-rich forages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Devincenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Nabinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). GBR., Sep 2014, Aberyswyth, United Kingdom. 897 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to improve the calibration of main fatty acids by near-infrared reflectance spectroscopy in ruminant meat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît-Pierre Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory quality and authentication of lamb meat produced from legume-rich pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lempdes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible spectroscopy on carcass fat to distinguish pasture-fed, concentrate-fed and concentrate-finished pasture-fed lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvès de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Zawadzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lempdes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teneurs en composés d’intérêt nutritionnel des laits et viandes de ruminants : prédiction par différentes méthodes spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition et agroécologie pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele D. Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’INRA au Salon International de l’Agriculture (SIA) : La PAC a 50 ans : le bel âge ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 23 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin, un exemple d'alicament, dans la lutte contre les nématodes parasites du tube digestif des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Manolaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mueller Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaragda Sotiraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio 2013. Colloque National sur les Recherches en Agriculture Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Agriculture Biologique (ITAB). FRA., Nov 2013, Tours, France. 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Need to conciliate beef quality, farm efficiency, environment preservation and animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Transversal &amp;quot;Systèmes de ruminants écologiquement intensifs : de l'étude de verrous techniques à l'évaluation multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Veysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire scientifique Unite Mixte de Recherches sur les Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Genès-Champanelle, France. 15 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilidade e retorno as origens como ferramenta de valoriçao da carne de ovinos do Rio Grande do Sul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Devincenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Nabinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Simposio de Segurança Alimentar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En montagne, des systèmes d'élevage autonomes pour des produits de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage et changement climatique : quel avenir pour l'élevage entre changement climatique et nouveau contexte ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services rendus par les prairies permanentes à la qualité des produits animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prairies Permanentes : de nouveaux atouts pour demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Paris, FRA., Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mode de conduite biologique et un niveau d'herbe élevé améliorent la qualité nutritionnelle des acides gras de la viande chez l'agneau engraissé au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes (JSMTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des périodes de mises-bas pour sécuriser des systèmes herbagers productifs et autonomes en élevage ovin allaitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du programme AGRIBIO3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentication of the meat produced in grassland based production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Sino-French International Forum on Beef Industry Development (SFIFBID-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research objectives at INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Irish meeting on research in sheep production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Saint-Priest-Ligoure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production intensifs en AB, quelles performances productives et écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion pleinière du projet ANR Systerra DynRurABio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Pierre d'Amilly, France. 18 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production intensifs en AB, quels moyens et ressources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion pleinière de l'ANR Systerra DynRurABio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Pierre d'Amilly, France. 14 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of meat and carcass sensory quality in organically and conventionnally pasture-fed lambs at two levels of herbage availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angèle Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium of the LowInputBreeds project.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of meat and carcass sensory quality in organically and conventionally pasture-fed lambs at two levels of herbage availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Meeting of the Sub-Network on Nutrition of the FAO-CIHEAM Network on Sheep and Goat. 2. LowInputBreeds Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des périodes de mises bas pour sécuriser des systèmes en production ovine biologique allaitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sepchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre technique ovine régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, St Genès Campanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Qualité : Effet du mode d'élevage sur la qualité de la carcasse et de la viande d'agneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée Technique Régionale Ovine d’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Saint-Genès-Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme INRA de recherches en production ovine allaitante AB: de l'étude de verrous techniques à la conception de systèmes d'élevage innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des carcasses et de la viande d'agneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre Technique Ovine Régionale : Valoriser l'herbe en élevage ovin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Theix, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification des produits &amp;quot;à l'herbe&amp;quot; : des méthodes prometteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'herbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Villefranche d'Allier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de l'ingestion des ruminants au pâturage : quel dispositif expérimental choisir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of visible spectroscopy to authenticate pasture-fed lambs in three breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Coustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité du mode d'alimentation des agneaux à partir de la composition des produits et tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'UPRA Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Saint-Genès-Champanelle, France. 22 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et traçabilité de la viande ovine en systèmes à faibles intrants et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG UPRA Races Ovines du Massif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France UPRA Sélection. FRA., May 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité dans les prairies pratiques des éleveurs et bénéfices pour l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA : Salon Internation de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salon International de l'Agriculture (SIA). Paris, FRA., 2010, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits en élevage ovin biologique et à faibles intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Workpackage "Qualité des produits" du programme européen LowInputBreeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Frick, Suisse. 22 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentication of pasture-feeding in lamb carcass using visible-near infrared reflectance spectroscopy (VIS/NIRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Pourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Coustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agricultural Engineering (AgEng 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;les goûts de l'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sibra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'herbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Villefranche d’Allier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des qualités de la viande d'agneaux d'herbe produits en élevage Bio ou Conventionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Herbe de nos Montagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRA., Sep 2010, Marcenat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet authentication in sheep from the composition of animal tissues and products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Reunião Anual da Sociedade Brasileira de Zootecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Maringá, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet authentication in lamb meat using spectroscopic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H.M. Dian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Grassland Congress. 8. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Huhhot, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le comportement alimentaire des herbivores au pâturage : intérêts pour l'élevage et l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do sheep exploit pastures? An overview of their grazing behaviour from homogeneous swards to complex grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Seminar of the FAO-CIHEAM Sub-Network on Sheep and Goat Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in cows' plasma and milk carotenoid concentrations following changes in carotenoid intake level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Calderón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the British Society of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité de l'alimentation des herbivores à partir de la composition de leurs produits et tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes spectrales pour tracer l'alimentation de vaches laitières à partir du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Calderón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité de l'alimentation à base de fourrages par l'empreinte des caroténoïdes, des terpenes et de la SPIR chez les jeunes bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Science du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité de l'alimentation des herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diets on the composition of milk and meat in sheep: developing a diet authentification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Annual Langford Food Industry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Langford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability of grass-feeding in small ruminants meat and milk: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Joint Seminar of the FAO-CIHEAM Sheep and Goat Nutrition and mountain and Mediterranean pasture Sub-Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of a lamb production system to organic farming : how to manage, for which results ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Scientific conference of the ISOAR and 15. IFOAM Organic world congress : Researching sustainable systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Adélaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity of ingestive behaviour and intake in sheep associated with food diversity on plurispecific swards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Côrtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Damasceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Jamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Grassland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité de l'alimentation des herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of a lamb production system to organic farming: How to manage, for which results?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFOAM World Congress (International Federation of Organic Agriculture Movements)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Adelaïde, Australia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teneurs en vitamine B12 de la viande de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane L. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification, contrôle et traçabilité des produits d'origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de restitution des travaux de recherche sur les Indications et Appellations d'Origine Géographiques. Produits Agricoles et alimentaires d'origine: enjeux et acquis scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future trends for research on quality and safety of animal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium "Animal Scienze Days"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Agripolis, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'alimentation et du mode d'élevage sur les teneurs en vitamine B12 de la viande bovine et ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a spatial muti-agent model of a perennial grassland ecosystem grazed by a herd of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pérochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Mareille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des teneurs du plasma et du lait de vache en beta-carotène et autres composés d'intérêt nutritionnel lors d'un changement de régime (ensilage d'herbe puis de foin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability of grass-feeding by quantifying the signature of carotenoid pigments in herbivores meat, milk and cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. E.G.F. European Grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle multi-agents spatialisé d'un troupeau de ruminants pâturant une prairie hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pérochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et objectifs d'une plate forme de recherche multidisciplinaire sur l'élevage biologique en production ovine allaitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des carcasses et de la viande d'agneaux produits à l'herbe ou en bergerie : Garantie de provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle mécaniste du comportement d'ingestion au pâturage intégrant l'architecture du couvert végétal et les décisions de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cohen-Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a spatial multi-agent multimodel of a perennial grassland ecosystem grazed by a herd of animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Marseille, France. pp.509-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability of grass-feeding in ruminant meats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité de l'alimentation à l'herbe de l'agneau à partir des pigments caroténoïdes dans le sang et le tissu adipeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How degree of selectivity modifies foraging behaviour of sheep on reproductive compared to vegetative swards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. International Congress of ISAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behaviour and diet selection in domestic herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage, espace et environnement. Adaptation des élevages allaitants aux nouveaux enjeux de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of forage availability and sward phenological stage on daily grazing time of ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées internationales de la recherche pour la gestion des territoires ruraux sensibles moyennes montagnes de pays européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profundidade do bocado de ovinos em pastagens de dactilis e festuca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. de Faccio Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Reuniao anual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Botucatu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles toxicologiques chez des chevreuils et des cerfs pâturant du colza graine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brelurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défauts de couleur des gras d'agneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendizabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet selection of dry ewes between vegetative and reproductive tillers during the grazing down of a cocksfoot sward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Research conference of the British Grassland Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Plymouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des choix alimentaires d'ovins entre talles végétatives et épiées au cours de l'exploitation d'un couvert épié de dactyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stage of maturity of the sward on the bite mass of lactating ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on the nutrition of herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forage availability on feeding station behaviour of ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un herbomètre à plateau pour estimer l'herbe disponible sur une prairie de fétuque élevée paturée en continu par des ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Froment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Grassland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'apport d'aliment concentre a des agneaux au paturage sur le parasitisme par les strongles gastro-intestinaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1987, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilité de réduction des coûts de production des agneaux d'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Fourrages Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1986, Marmilhat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'un âge de sevrage en engraissement d'agneaux d'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Przewozny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Fourrages Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1986, Marmilhat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic device to determine influence of number of lambs suckled and feed supplementation on grazing behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Grazing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1984, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sheep performances in a grassland-based system is improved when combined with beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Troquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, DAVOS, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland-based products: quality and authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabiddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elsasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Congrès de l'European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, NA, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of compound-specific N isotopes analysis in key amino acids to predict feed efficiency in growing lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cracovie, Poland. 2 p., 2016, 5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable intensification of grass-based ruminant production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Horan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Aberyswyth, United Kingdom. Institute of Biological, Environmental and Rural Sciences (IBERS), Grassland Science in Europe, 19, 2014, Grassland Science in Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étalement des mises bas : un élément de sécurisation des systèmes ovins-viande biologiques productifs et autonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio 2013. Colloque National sur les Recherches en Agriculture Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. , 250 p., 2013, Recueil des résumés des présentations du colloque DinAbio 2013, 13-14 novembre 2013, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the repeated distribution of sainfoin (Onobrychis viciifolia) hay on gastrointestinal nematodes of naturally infected weaned lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rabeyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Arroyo López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Deflisque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Novel approaches to the control of helminths of livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités de la viande d'agneaux d'herbe produits en élevage biologique ou conventionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a spatial multi-agent model of a perennial grassland ecosystem grazed by a herd of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasture Ecology group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Clermont-Ferrand, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding station behaviour of ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting Herbage. Animal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Clermont-Ferrand, France. n.p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier une utilisation plus extensive du territoire et un élevage ovin performant ? Premiers résultats d'une expérience en Massif Central humide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brelurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. de Montard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Systèmes Extensifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Dijon, France. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevrage précoce et finition en bergerie des agneaux d'herbe a faible croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A portable device for eating behaviour studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Grazing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1984, Edinburgh, United Kingdom. n.p., 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des aliments d'origine animale : production et transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 170 p., 2021, Matière à débattre et décider, 978-2-7592-3277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentication of Lambs Feed under Dry and Hot Environment Based on Color Parameters of Fats from Fat-tailed and Thin-tailed Breeds’ Measured Using Visible Reflectance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadhami Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naziha Atti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Aspects in Agriculture and Veterinary Science Vol. 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BP International, pp.37-51, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances, issues and challenges in organic lamb meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Farming, Prototype for Sustainable Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovins allaitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les filières animales françaises : Caractéristiques, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère Ed., </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 527 p., 2014, Collection Synthèse Agricole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification de l'alimentation des ruminants à partir de l'analyse des produits laitiers ou carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les filières animales françaises : Caractéristiques, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère Ed., </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 527 p., 2014, Collection Synthèse Agricole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of vegetation characteristics on foraging strategy and ingestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grassland productivity and ecosystem services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAB International, 2011, 978 1 84593 809 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande ovine en France. Quels systèmes de production pour quels produits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle et viande de ruminant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 306 p., 2010, Synthèses (Quae), 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité analytique des produits carnés : origine et alimentation de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle et viande de ruminant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Synthèses, 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction herbivores/plantes : conséquences sur la dynamique de la végétation en prairie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'environnement : un pôle de compétences en Auvergne. Recherche - Formation - Valorisation - Sensibilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Universitaire d'Auvergne. Co-éditeur : P. Carrère, 13 p., 2009, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentatia ovinelor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brelerut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentatia bovinelor ovinelor si caprinelor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2-7380-0563-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'agneaux a l'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage ovin. Maitrise des couts de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECD editions, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'agneaux a l'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage ovin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministere de l'Agriculture, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brelurut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation des bovins, ovins et caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de traçabilité d'une alimentation avec de l'herbe fraiche chez un animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Priollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2823565. 2002, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de presse INRA. Biodiversité : des chercheurs de l'INRA engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme cadre français pour la recherche et l’innovation en Agriculture Biologique : 100 objectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bétencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet EcoRegMeat3G financé par l’Agence Nationale de la Recherche dans le cadre de l’Institut Carnot France Futur Elevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Carnot France Futur Elevage. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet EcoMeat3G : quelle qualité de la viande bovine produite par les systèmes herbagers à faibles intrants et quels moyens pour la prédire ? Programme opérationnel régional Auvergne FEDER-FSE 2014-2020 Auvergne Rhône Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FEDER. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dallongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 63 p., INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de fin de projet AgriBio3 &amp;quot;Gestion des périodes de mises-bas pour sécuriser des systèmes herbagers, productifs et autonomes, en élevage ovin allaitant biologique (PERMYSSION)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre pratiques d'élevage et qualité de la viande ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité de l'alimentation chez les herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master Biotechnologies et droit (Outils biologiques destinés à la traçabilité), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of associating beef cattle and sheep on the performance of sheep in a grassland-based farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId682"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Prache </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (131)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of machine learning for optimizing biomarker combinations and guiding decisions on meat authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 227, pp.109852. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077824v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible-NIR spectroscopic authentication assay for the classification of lamb meat according to pasture-finishing duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rey-Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 219, pp.109670. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2024.109670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Protected Denominations of Origin Agneau des Prés-Salés de la Baie du Mont Saint-Michel et de la Baie de Somme, official quality labels committed to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art05-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse de la transition agroécologique à l'échelle des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.25-33. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition in the agri-food sector: A long process of convergence towards a new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magrini Marie-Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100_GB, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique à l'échelle sectorielle : un long processus de convergence vers un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Appellations d’Origine Protégée Agneau des Prés-Salés de la Baie du Mont Saint-Michel et de la Baie de Somme, signes officiels de qualité engagés dans l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.50-60. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adéquation offre-demande en agneau bio : les acquis du projet RéVABio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizick Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Matras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.257-271. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does a superior quality sign guarantee the quality of lamb meat? The Label Rouge case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Drevon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (10), pp.101312. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does finishing duration on lucerne pasture influence the muscle and fat spectro-colorimetric properties and dorsal fat firmness in lambs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (12), pp.101361. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of beef composition and sensory quality by using rapid Evaporative Ionisation Mass Spectrometry (REIMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Birse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 454, pp.139645. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.139645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible spectroscopy on lamb fat and muscle to authenticate the duration of pasture finishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rey-Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, pp.109377. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et authentification des produits animaux issus de l’agriculture biologique vs conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.8264. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichment of ruminant meats with health enhancing fatty acids and antioxidants: feed-based effects on nutritional value and human health aspects – invited review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric N Ponnampalam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Kearns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarusha Santhiravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payam Vahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5, pp.1329346. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fanim.2024.1329346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching supply and demand for organic lamb: the results of the RéVABio project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizick Rouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Desmaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Matras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.200-213. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art15-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04799140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic assessment of biological mechanisms underlying agroecological systems: The example of parasite dilution and forage niche sharing in mixed-grazing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.103707. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining beef cattle and sheep in an organic system. II. Benefits for economic and environmental performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Troquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.100759. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining sheep and beef cattle in a pasture-based system minorly influenced muscle and fat colour and dorsal fat firmness but increased fat skatole content in lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (10), pp.100979. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining beef cattle and sheep in an organic system. I. Co-benefits for promoting the production of grass-fed meat and strengthening self-sufficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaam Chaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sepchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (4), pp.100758. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2023.100758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits animaux de bonne qualité et nouvelles technologies en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todor Stoyanchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicolazo De Barmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Penchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VPC-2023-39-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French consumer evaluation of eating quality of Angus x Salers beef: Effects of muscle cut, muscle slicing and ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.109079. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change in fat skatole and indole content in lambs switched from a concentrate-based diet indoors to alfalfa grazing for various durations before slaughter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Rey-Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 204, pp.109272. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04177970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d’origine animale : enseignements d’une expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.7480. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive performance in two organic sheep farming systems differing by the number of mating sessions in and out of the breeding season</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195, pp.238-248. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2022.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Quality of animal-source foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne E Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100376. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Quality and authentication of organic animal products in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.100405. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Factors affecting sheep carcass and meat quality attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Schreurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100330. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03324183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a short concentrate-finishing period in lambs raised on alfalfa pasture effective at reducing fat indoles contents and lightening meat colour?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Emanuel Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanor Nunes Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (8), pp.100610. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2022.100610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of beef quality through official quality signs, the example of Label Rouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Raulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clinquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Supplement 1), pp.100357. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcass Characteristics and Beef Quality of Young Grass-Fed Angus x Salers Bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (16), pp.2493. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11162493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: On-farm and processing factors affecting bovine carcass and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clinquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100426. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOLAGNO – Production de viande d’agneau selon des pratiques agroécologiques : performances technico-économiques et perception par les consommateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tessereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 82, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/wa5y-3t77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Authentication of grass-fed meat and dairy products from cattle and sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coppa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (4), pp.854-863. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1751731119002568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of muscle fatty acid composition and lipid stability in lambs stall-fed or pasture-fed alfalfa with or without sainfoin pellet supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rivaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.N. Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (5), pp.1093-1101. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119002507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does barley supplementation in lambs grazing alfalfa affect meat sensory quality and authentication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Devincenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (02), pp.427-434. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118001477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of visible reflectance spectroscopy in discriminating between pasture and stall-fed lambs from thin and fat-tailed sheep breeds in dry and hot environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadhami Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Smeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mahouachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731119000909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verifying the dietary authenticity of grass-fed meat or milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coppa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 239 (2), pp.211-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannin-rich sainfoin pellet supplementation reduces fat volatile indoles content and delays digestive parasitism in lambs grazing alfalfa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dayane Cristina Rivaroli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (9), pp.1883-1890. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118003543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité dans la filière Petits Ruminants : une source de résilience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lagriffoul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.171-191. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/LB7VKP⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent is a breed-specific database necessary to differentiate meat from pasture-fed and stall-fed lambs using visible spectroscopy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (8), pp.1682-1689. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731117003366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen stable isotope and carotenoid pigments signatures in the meat as tools to trace back the diet: comparsion between two sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefani Macari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 153, pp.107-113. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural15N abundance in key amino acids from lamb muscle: exploring a new horizon in diet authentication and assessment of feed efficiency in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Schiphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard J. Robins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64 (20), pp.4058-4067. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.6b00967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la spectroscopie dans le proche infrarouge et de la spectroscopie de fluorescence pour estimer la qualité et la traçabilité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît-Pierre Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ait Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.197-208. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pertes alimentaires et manques à produire dans la filière viande ovine et caprine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Nozières-Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.201-214. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622745498021023E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible spectroscopy on carcass fat combined with chemometrics to distinguish pasture-fed, concentrate-fed and concentrate-finished pasture-fed lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Zawadzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 101, pp.5-12. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2014.10.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande et la carcasse des agneaux : les principales qualités recherchées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités des viandes : influences des caractéristiques des animaux et de leurs conditions d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.151-168. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of visible and near infrared reflectance spectroscopy on fat to authenticate dietary history of lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Zawadzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (11), pp.1912-1920. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115001172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to improve the calibration of main fatty acids by near-infrared reflectance spectroscopy in ruminant meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît-Pierre Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp.1848-1852. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fresh alfalfa supplementation on fat skatole and indole concentration and chop odour and flavour in lambs grazing a cocksfoot pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Devincenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Nabinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98 (4), pp.607-614. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2014.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose-dependent response of nitrogen stable isotope ratio to proportion of legumes in diet to authenticate lamb meat produced from legume-rich diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Devincenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nabinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152, pp.456-461. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.11.164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01268557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentials and challenges for future sustainable grassland utilisation in animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jouven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, A (109), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of meat and carcass sensory quality in organically and conventionnally pasture-fed lambs at two levels of herbage availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angèle Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, A (107), pp.171-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metodologias para traçabilidade da dieta de ruminantes e sua importancia para a cadeia produtiva da carne no Brasil: revisao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Devincenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Nabinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Portuguesa de Ciencias Veterinarias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 108 (585-586), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of level of barley supplementation on plasma carotenoid content and fat spectrocolorimetric characteristics in lambs fed a carotenoid-rich diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Zawadzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. N. Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (3), pp.297 - 303. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d’ovins-viande en France - 1ère partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production d’ovins-viande en France - 2ème partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat spectro-colorimetric characteristics of lambs switched from a low to a high dietary carotenoid level for various durations before slaughter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvès de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 92 (4), pp.644-650. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of lamb plasma carotenoid concentration to a shift from a low to a high dietary carotenoid level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Alvès de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (7), pp.1139-1142. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111002515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of lamb meat fatty acid composition using near-infrared reflectance spectroscopy (NIRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andueza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 127 (3), pp.1280-1286. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.01.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations et performances environnementales en production caprine et ovine : Expertise Elevage-Environnement à l’INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol. 12, pp. 29-52. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/h30x-fy29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of meat and carcass quality in organically reared and conventionally reared pasture-fed lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (12), pp.2001-2009. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111001030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intensification de l'agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Expansion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of pasture-fed from lambs fed dehydrated alfalfa indoors using different compounds measured in the fat, meat and plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.598-605. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108003881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux systèmes d'élevage biologique d'ovins allaitants différant par le rythme de reproduction : une approche expérimentale pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), pp.207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is intensification of ewe reproduction rhythm sustainable in an organically managed sheep production system? A 4-year interdisciplinary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (5), pp.753-763. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109004133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en élevage biologique : enjeux, acquis et développements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), pp.271-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiser la part du pâturage dans l’alimentation des ovins : intérêt pour l’autonomie alimentaire, l’environnement et la qualité des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 199, pp.349-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des qualités de la viande et de la carcasse d’agneaux produits en élevage biologique ou conventionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.289-296. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/5brm-0c84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of visible and near infrared reflectance spectroscopy to discriminate between pasture-fed and concentrate-fed lamb carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H.M. Dian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.N. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (4), pp.1157-1164. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2008.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts de la diversité floristique des prairies permanentes pour les ruminants et les produits animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.181-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor fattening of lambs raised on pasture: (1) Influence of stall finishing duration on lipid classes and fatty acids in the longissimus thoracis muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Galot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (2), pp.241-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological developments in the use of visible reflectance spectroscopy for discriminating pasture-fed from concentratefed lamb carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H.M. Dian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M.P. Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Amoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (8), pp.1198-1208. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173110700047X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor fattening of lambs raised on pasture: 2. Influence of stall finishing duration on triglyceride and phospholipid fatty acids in the longissimus thoracis muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Galot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (3), pp.417-427. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification de l'alimentation des ruminants à partir de la composition de leurs produits et tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20 (4), pp.295-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a diet authentication system from the composition of milk and meat in sheep: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 145 (5), pp.435-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dose-response study relating the concentration of carotenoid pigments in blood and reflectance spectrum characteristics of fat to carotenoid intake level in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H.M. Dian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.N. Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85, pp.3054-3061. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preferences of sheep grazing down conterminal monocultures of Lolium perenne-Festuca arundinacea: Test of an energy intake rate maximisation hypothesis using the short-term double weighing technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar Damasceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 97 (2-4), pp.206-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewes increase their intake when offered a choice of herbage species at pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Côrtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Damasceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Jamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82 (2), pp.183-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet choice in grazing sheep: A new approach to investigate the relationships between preferences and intake-rate on a daily time scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar Damasceno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 99, pp.253-270. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2005.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability of grass-feeding in young beef using carotenoid pigments in plasma and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82 (6), pp.909-918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability of animal feeding diet in the meat and milk of small ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (2-3), pp.157-168. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smallrumres.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species composition of ryegrass (Lolium perenne)and tall fescue (Festuca arundinacea) mixtures using various combinations of n-alkanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Côrtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Damasceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (3), pp.254-261. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2494.2005.00473.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional value of meat: the influence of nutrition and physical activity on vitamin B12 concentrations in ruminant tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (4), pp.453-467. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat volatiles tracers of grass feeding in sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Krogmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 66, pp.475-481. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0309-1740(03)00136-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanistic model of intake and grazing behaviour in sheep integrating sward architecture and animal decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cohen-Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 112, pp.5-28. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2003.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistence of carotenoid pigments in the blood of concentrate-finished grazing sheep : Its significance for the traceability of grass-feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 81 (2), pp.360-367</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of concentrate finishing on the carotenoid content of perirenal fat in grazing sheep : Its significance for discriminating grass-fed, concentrate-fed and concentrate-finished grazing lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77 (2), pp.225-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of grass or concentrate feeding systems on lamb carcass and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dransfield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62 (2), pp.179-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflectance spectrum of adipose tissue to trace grass feeding in sheep : Influence of measurement site and shrinkage time after slaughter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (4), pp.886-891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingestion de l'herbe par les ruminants au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 166, pp.189-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How forage characteristics influence behaviour and intake in small ruminants: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morand-Fehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Options Méditerranéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 52, pp.11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How forage characteristics influence behaviour and intake in small ruminants: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Morand-Fehr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64 (1), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0301-6226(00)00172-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability of lamb production systems : Carotenoids in plasma and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 69, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a methodology for studying feeding station behaviour of grazing ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 55, pp.307-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and use of feeding sites and feeding stations by herbivores : a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (4), pp.225-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How degree of selectivity modifies foraging behaviour of dry ewes on reproductive compared to vegetative sward structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 57, pp.91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of forage availability and sward phenological stage on daily grazing time of ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (5-6), pp.505-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection et utilisation des ressources fourragères par les herbivores : Théories et expérimentations à l'échelle du site et de la station alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (4), pp.273-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection and use of feeding sites and feeding stations by herbivores: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (4), pp.225-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behaviour and diet selection in domestic herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (5-6), pp.335-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding station behaviour of ewes in response to forage availability and sward phenological stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 56, pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behaviour and diet selection in domestic herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iain J. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J. Rook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 47 (5-6), pp.335-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préhensibilité de l'herbe pâturée chez les bovins et les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (5), pp.377-390</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intake rate, intake per bite and time per bite of lactating ewes on vegetative and reproductive swards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52, pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stage of maturity of the sward on the bite mass of lactating ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forage availability on feeding station behaviour of ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (suppl 1), pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forage availability on feeding station behaviour of ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.106-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stage of maturity of the sward on the bite mass of lactating ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.108-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemolytic anaemia in ruminants fed forage brassicas: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25 (6), pp.497-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haemolytic anaemia in ruminants fed forage brassicas: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 25, pp.497-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentation des agneaux au pâturage pendant la phase d'allaitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Thériez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cassagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (2), pp.137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complémentation des agneaux au paturage pendant la phase d'allaitement. Interaction entre le niveau de complémentation et la quantité d'herbe offerte et effet sur le niveau de parasitisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bechet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 5 (2), pp.137-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défauts de couleur du tissu adipeux sous-cutané des carcasses d'ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Theriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Renerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (4), pp.275-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of concentrate supplementation and herbage allowance on the performance of grazing suckling lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grass and Forage Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 45, pp.423-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défauts de couleur du tissu adipeux sous-cutané des carcasses d'ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3 (4), pp.275-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la bilirubinémie et de l'activité plasmatique de la γ-glutamyl transférase chez des agneaux infestés expérimentalement par Fasciola hepatica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Galtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 30 (Suppl2), pp.233s-234s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la bilirubinemie et de l'activite plasmatique de la gamma-glutamyl transferase chez des agneaux infestes experimentalement par Fasciola hepatica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 10 (2), pp.233s-234s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding behaviour of milk-fed lambs at pasture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Ruminant Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 2, pp.119-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'agneaux à l'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Theriez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1 (1), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'agneaux à l'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 1 (1), pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'apport d'aliment concentré à des agneaux au pâturage sur le parasitisme par les strongles gastro-intestinaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (1), pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00898720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'apport d'aliment concentre a des agneaux au paturage sur le parasitisme par les strongles gastro-intestinaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28 (1), pp.85-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02721402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trier les agneaux d'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 353, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage de l'agneau à l'herbe. 1. Effets de l'âge au sevrage sur les performances d'agneaux élevés à l'herbe puis engraissés en bergerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brelurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cassagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 35 (3), pp.231-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage de l'agneau à l'herbe. I. Effets de l'âge au sevrage sur les performances d'agneaux élevés à l'herbe puis engraissés en bergerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brelurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Theriez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cassagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, 35 (3), pp.231-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00888466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix de l'âge au sevrage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 329, pp.51-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agneau d'herbe : Influence de l'âge au sevrage sur les performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brelurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cassagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique, Centre de Recherches Zootechniques et Vétérinaires de Theix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 54, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building sustainable systems at the era of farm-to-fork and agroecology: Unraveling the interplay of quality attributes of animal-source foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REIMS (Rapid Evaporative Ionisation Mass Spectrometry) prediction of beef sensory quality and its relationships to fat level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Birse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining cattle and sheep in a grassland-based system: which effects for system multiperformance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sepchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic assessment of parasite dilution and forage niche sharing in sheep/cattle mixed-grazing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Jacquiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th EAAP ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of meat sensory quality and composition of beef by using rapid evaporative ionisation mass Spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birse Nick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Padova, Aug 2023, Padova, Italy. pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-course change in lamb composition and reflectance properties: implications for authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rey-Cadilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mixité d’espèces offre des clés d’adaptation pour accroître les performances économiques et environnementales de l’élevage bovin herbager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le poly-élevage, une solution ? Journée MODEF Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Domps, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances de jeunes bovins croisés finis à l'herbe dans deux systèmes d'élevage de montagne conduits en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sepchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Troquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification de l'origine herbagère de la viande et du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coppa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Journées de l'AFPF (Association Française pour la Production Fourragère)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinary design of low-input grass-fed livestock systems: the example of the Salamix system experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Note</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sepchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction des qualités nutritionnelles et sensorielles de la viande de ruminants par une méthode non invasive : la spectrophotométrie procge infrarouge (SPIR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CREa-viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engraissement au pâturage et qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échanges sur l’agriculture économe et autonome en Massif Central. Réseau ADMM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Lempdes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland production systems: combining animal species and crossbreeding to strengthen sustainability ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dhour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual meeting of the European Federation of Animal Science EAAP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, Ireland. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the dietary glycerine level affect the longissimus muscle fatty acid composition in bulls finished in feedlot?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanor Nunes Do Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Eiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Ornaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Barcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Guzman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point sur les outils d'évaluation de l'Agriculture Biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Agroécologie et conjuguer les performances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Jul 2014, Paris, France. 19 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dose-dependent response of lamb meat quality to the dietary proportion of alfalfa: cocksfoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Devincenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. LowInputBreeds Symposium 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation pour concevoir et évaluer des expérimentations &amp;quot;système&amp;quot;. Exemple du modèle Ostral en production ovine allaitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2014, Paris, France. 422 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach to improve the calibration of main fatty acids by near-infrared reflectance spectroscopy in ruminant meat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît-Pierre Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory quality and authentication of lamb meat produced from legume-rich forages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Devincenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Nabinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Grassland Federation (EGF). GBR., Sep 2014, Aberyswyth, United Kingdom. 897 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory quality and authentication of lamb meat produced from legume-rich pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lempdes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible spectroscopy on carcass fat to distinguish pasture-fed, concentrate-fed and concentrate-finished pasture-fed lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alvès de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Zawadzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Joint Meeting of FAO-CIHEAM Mountain Pastures and Mediterranean Forages Resources Networks and Mountain Cheese Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lempdes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology dedicated to livestock traits: growth and meat products quality as an example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli studi di Milano [Milano]. Milan, ITA., Sep 2013, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teneurs en composés d’intérêt nutritionnel des laits et viandes de ruminants : prédiction par différentes méthodes spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition et agroécologie pour l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele D. Magda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’INRA au Salon International de l’Agriculture (SIA) : La PAC a 50 ans : le bel âge ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 23 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sainfoin, un exemple d'alicament, dans la lutte contre les nématodes parasites du tube digestif des ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foteini Manolaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Mueller Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaragda Sotiraki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio 2013. Colloque National sur les Recherches en Agriculture Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Agriculture Biologique (ITAB). FRA., Nov 2013, Tours, France. 250 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Need to conciliate beef quality, farm efficiency, environment preservation and animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Transversal &amp;quot;Systèmes de ruminants écologiquement intensifs : de l'étude de verrous techniques à l'évaluation multicritère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Veysset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire scientifique Unite Mixte de Recherches sur les Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Genès-Champanelle, France. 15 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilidade e retorno as origens como ferramenta de valoriçao da carne de ovinos do Rio Grande do Sul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisandre Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Devincenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Nabinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Simposio de Segurança Alimentar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En montagne, des systèmes d'élevage autonomes pour des produits de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage et changement climatique : quel avenir pour l'élevage entre changement climatique et nouveau contexte ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services rendus par les prairies permanentes à la qualité des produits animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prairies Permanentes : de nouveaux atouts pour demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Paris, FRA., Apr 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mode de conduite biologique et un niveau d'herbe élevé améliorent la qualité nutritionnelle des acides gras de la viande chez l'agneau engraissé au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes (JSMTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentication of the meat produced in grassland based production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Sino-French International Forum on Beef Industry Development (SFIFBID-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des périodes de mises-bas pour sécuriser des systèmes herbagers productifs et autonomes en élevage ovin allaitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du programme AGRIBIO3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of research objectives at INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Franco-Irish meeting on research in sheep production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Saint-Priest-Ligoure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of meat and carcass sensory quality in organically and conventionnally pasture-fed lambs at two levels of herbage availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angèle Musset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Symposium of the LowInputBreeds project.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of meat and carcass sensory quality in organically and conventionally pasture-fed lambs at two levels of herbage availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Hoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Meeting of the Sub-Network on Nutrition of the FAO-CIHEAM Network on Sheep and Goat. 2. LowInputBreeds Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production intensifs en AB, quelles performances productives et écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion pleinière du projet ANR Systerra DynRurABio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Pierre d'Amilly, France. 18 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production intensifs en AB, quels moyens et ressources?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion pleinière de l'ANR Systerra DynRurABio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Saint-Pierre d'Amilly, France. 14 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atol : une ontologie dédiée aux traits des animaux d'élevage, un exemple sur le thème de la croissance et de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chatonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des périodes de mises bas pour sécuriser des systèmes en production ovine biologique allaitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sepchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre technique ovine régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, St Genès Campanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme INRA de recherches en production ovine allaitante AB: de l'étude de verrous techniques à la conception de systèmes d'élevage innovants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier Qualité : Effet du mode d'élevage sur la qualité de la carcasse et de la viande d'agneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée Technique Régionale Ovine d’Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Saint-Genès-Champanelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des carcasses et de la viande d'agneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontre Technique Ovine Régionale : Valoriser l'herbe en élevage ovin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Theix, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification des produits &amp;quot;à l'herbe&amp;quot; : des méthodes prometteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'herbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Villefranche d'Allier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronisation de l'ingestion des ruminants au pâturage : quel dispositif expérimental choisir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of visible spectroscopy to authenticate pasture-fed lambs in three breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Coustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité du mode d'alimentation des agneaux à partir de la composition des produits et tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'UPRA Romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Saint-Genès-Champanelle, France. 22 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentication of pasture-feeding in lamb carcass using visible-near infrared reflectance spectroscopy (VIS/NIRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Pourrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Coustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Agricultural Engineering (AgEng 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier &amp;quot;les goûts de l'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Sibra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon de l'herbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Villefranche d’Allier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et traçabilité de la viande ovine en systèmes à faibles intrants et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG UPRA Races Ovines du Massif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France UPRA Sélection. FRA., May 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité dans les prairies pratiques des éleveurs et bénéfices pour l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne A. Farruggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIA : Salon Internation de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salon International de l'Agriculture (SIA). Paris, FRA., 2010, Paris, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits en élevage ovin biologique et à faibles intrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Workpackage "Qualité des produits" du programme européen LowInputBreeds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Frick, Suisse. 22 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des qualités de la viande d'agneaux d'herbe produits en élevage Bio ou Conventionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Herbe de nos Montagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRA., Sep 2010, Marcenat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet authentication in sheep from the composition of animal tissues and products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Reunião Anual da Sociedade Brasileira de Zootecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Maringá, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet authentication in lamb meat using spectroscopic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H.M. Dian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. International Grassland Congress. 8. International Rangeland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Huhhot, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le comportement alimentaire des herbivores au pâturage : intérêts pour l'élevage et l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Fleurance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in cows' plasma and milk carotenoid concentrations following changes in carotenoid intake level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Calderón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Chauveau-Duriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the British Society of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do sheep exploit pastures? An overview of their grazing behaviour from homogeneous swards to complex grasslands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Seminar of the FAO-CIHEAM Sub-Network on Sheep and Goat Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité de l'alimentation des herbivores à partir de la composition de leurs produits et tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de deux méthodes spectrales pour tracer l'alimentation de vaches laitières à partir du lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Calderón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité de l'alimentation à base de fourrages par l'empreinte des caroténoïdes, des terpenes et de la SPIR chez les jeunes bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Science du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité de l'alimentation des herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diets on the composition of milk and meat in sheep: developing a diet authentification system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Annual Langford Food Industry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Langford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability of grass-feeding in small ruminants meat and milk: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Berdagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Joint Seminar of the FAO-CIHEAM Sheep and Goat Nutrition and mountain and Mediterranean pasture Sub-Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Grenade, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of a lamb production system to organic farming : how to manage, for which results ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Scientific conference of the ISOAR and 15. IFOAM Organic world congress : Researching sustainable systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Adélaïde, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elasticity of ingestive behaviour and intake in sheep associated with food diversity on plurispecific swards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Côrtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Damasceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Jamot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. International Grassland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of a lamb production system to organic farming: How to manage, for which results?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Pierre Dulphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. IFOAM World Congress (International Federation of Organic Agriculture Movements)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Adelaïde, Australia. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité de l'alimentation des herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Besle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teneurs en vitamine B12 de la viande de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane L. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification, contrôle et traçabilité des produits d'origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de restitution des travaux de recherche sur les Indications et Appellations d'Origine Géographiques. Produits Agricoles et alimentaires d'origine: enjeux et acquis scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future trends for research on quality and safety of animal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium "Animal Scienze Days"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Agripolis, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'alimentation et du mode d'élevage sur les teneurs en vitamine B12 de la viande bovine et ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.L. Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a spatial muti-agent model of a perennial grassland ecosystem grazed by a herd of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pérochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Mareille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des teneurs du plasma et du lait de vache en beta-carotène et autres composés d'intérêt nutritionnel lors d'un changement de régime (ensilage d'herbe puis de foin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Noziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grolier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability of grass-feeding by quantifying the signature of carotenoid pigments in herbivores meat, milk and cheese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. E.G.F. European Grassland federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un modèle multi-agents spatialisé d'un troupeau de ruminants pâturant une prairie hétérogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pérochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et objectifs d'une plate forme de recherche multidisciplinaire sur l'élevage biologique en production ovine allaitante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des carcasses et de la viande d'agneaux produits à l'herbe ou en bergerie : Garantie de provenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle mécaniste du comportement d'ingestion au pâturage intégrant l'architecture du couvert végétal et les décisions de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cohen-Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Sauvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'AFPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a spatial multi-agent multimodel of a perennial grassland ecosystem grazed by a herd of animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Simulation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Marseille, France. pp.509-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traceability of grass-feeding in ruminant meats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Priolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité de l'alimentation à l'herbe de l'agneau à partir des pigments caroténoïdes dans le sang et le tissu adipeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foraging behaviour and diet selection in domestic herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.J. Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Rook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage, espace et environnement. Adaptation des élevages allaitants aux nouveaux enjeux de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How degree of selectivity modifies foraging behaviour of sheep on reproductive compared to vegetative swards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. International Congress of ISAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of forage availability and sward phenological stage on daily grazing time of ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées internationales de la recherche pour la gestion des territoires ruraux sensibles moyennes montagnes de pays européens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profundidade do bocado de ovinos em pastagens de dactilis e festuca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.C. de Faccio Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Reuniao anual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Botucatu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles toxicologiques chez des chevreuils et des cerfs pâturant du colza graine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brelurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défauts de couleur des gras d'agneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Aurousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mendizabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet selection of dry ewes between vegetative and reproductive tillers during the grazing down of a cocksfoot sward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Research conference of the British Grassland Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Plymouth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des choix alimentaires d'ovins entre talles végétatives et épiées au cours de l'exploitation d'un couvert épié de dactyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stage of maturity of the sward on the bite mass of lactating ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on the nutrition of herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forage availability on feeding station behaviour of ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'un herbomètre à plateau pour estimer l'herbe disponible sur une prairie de fétuque élevée paturée en continu par des ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Froment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Grassland Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'apport d'aliment concentre a des agneaux au paturage sur le parasitisme par les strongles gastro-intestinaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journees sur la Nutrition et l'Alimentation des Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1987, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possibilité de réduction des coûts de production des agneaux d'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Fourrages Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1986, Marmilhat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix d'un âge de sevrage en engraissement d'agneaux d'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Przewozny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Fourrages Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1986, Marmilhat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic device to determine influence of number of lambs suckled and feed supplementation on grazing behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Grazing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1984, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sheep performances in a grassland-based system is improved when combined with beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Vazeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Veysset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Troquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, DAVOS, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland-based products: quality and authentication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Coppa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cabiddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elsasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Congrès de l'European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, NA, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of compound-specific N isotopes analysis in key amino acids to predict feed efficiency in growing lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illa Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chantelauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cracovie, Poland. 2 p., 2016, 5. EAAP Symposium on Energy and Protein Metabolism and Nutrition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable intensification of grass-based ruminant production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Horan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. General Meeting of the European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Aberyswyth, United Kingdom. Institute of Biological, Environmental and Rural Sciences (IBERS), Grassland Science in Europe, 19, 2014, Grassland Science in Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étalement des mises bas : un élément de sécurisation des systèmes ovins-viande biologiques productifs et autonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Laignel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hostiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DinABio 2013. Colloque National sur les Recherches en Agriculture Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tours, France. , 250 p., 2013, Recueil des résumés des présentations du colloque DinAbio 2013, 13-14 novembre 2013, Tours</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the repeated distribution of sainfoin (Onobrychis viciifolia) hay on gastrointestinal nematodes of naturally infected weaned lambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Rabeyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Arroyo López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Ballet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Deflisque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Novel approaches to the control of helminths of livestock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Toulouse, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités de la viande d'agneaux d'herbe produits en élevage biologique ou conventionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées d'Animation Scientifique du département Phase (JAS Phase 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Rennes, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a spatial multi-agent model of a perennial grassland ecosystem grazed by a herd of ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perochon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pasture Ecology group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Clermont-Ferrand, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding station behaviour of ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting Herbage. Animal Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Clermont-Ferrand, France. n.p., 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concilier une utilisation plus extensive du territoire et un élevage ovin performant ? Premiers résultats d'une expérience en Massif Central humide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brelurut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. de Montard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Systèmes Extensifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, Dijon, France. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02852111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevrage précoce et finition en bergerie des agneaux d'herbe a faible croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1987, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A portable device for eating behaviour studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Béchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. European Grazing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1984, Edinburgh, United Kingdom. n.p., 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des aliments d'origine animale : production et transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 170 p., 2021, Matière à débattre et décider, 978-2-7592-3277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentication of Lambs Feed under Dry and Hot Environment Based on Color Parameters of Fats from Fat-tailed and Thin-tailed Breeds’ Measured Using Visible Reflectance Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadhami Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naziha Atti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Aspects in Agriculture and Veterinary Science Vol. 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BP International, pp.37-51, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances, issues and challenges in organic lamb meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Farming, Prototype for Sustainable Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification de l'alimentation des ruminants à partir de l'analyse des produits laitiers ou carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les filières animales françaises : Caractéristiques, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère Ed., </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 527 p., 2014, Collection Synthèse Agricole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovins allaitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boutonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sagot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les filières animales françaises : Caractéristiques, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère Ed., </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 527 p., 2014, Collection Synthèse Agricole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of vegetation characteristics on foraging strategy and ingestive behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Delagarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grassland productivity and ecosystem services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAB International, 2011, 978 1 84593 809 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité analytique des produits carnés : origine et alimentation de l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle et viande de ruminant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Synthèses, 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande ovine en France. Quels systèmes de production pour quels produits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle et viande de ruminant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 306 p., 2010, Synthèses (Quae), 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction herbivores/plantes : conséquences sur la dynamique de la végétation en prairie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ginane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Louault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'environnement : un pôle de compétences en Auvergne. Recherche - Formation - Valorisation - Sensibilisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Universitaire d'Auvergne. Co-éditeur : P. Carrère, 13 p., 2009, Revue d'Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentatia ovinelor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brelerut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentatia bovinelor ovinelor si caprinelor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 2-7380-0563-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'agneaux a l'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage ovin. Maitrise des couts de production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECD editions, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d'agneaux a l'herbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elevage ovin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministere de l'Agriculture, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation des ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Brelurut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation des bovins, ovins et caprins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de traçabilité d'une alimentation avec de l'herbe fraiche chez un animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Priollo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: FR2823565. 2002, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier de presse INRA. Biodiversité : des chercheurs de l'INRA engagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme cadre français pour la recherche et l’innovation en Agriculture Biologique : 100 objectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Bétencourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet EcoRegMeat3G financé par l’Agence Nationale de la Recherche dans le cadre de l’Institut Carnot France Futur Elevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Carnot France Futur Elevage. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet EcoMeat3G : quelle qualité de la viande bovine produite par les systèmes herbagers à faibles intrants et quels moyens pour la prédire ? Programme opérationnel régional Auvergne FEDER-FSE 2014-2020 Auvergne Rhône Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FEDER. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Raulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé, moteur des transitions agricole, alimentaire et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Georges Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dallongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégori Akermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 63 p., INRAE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864749v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique de fin de projet AgriBio3 &amp;quot;Gestion des périodes de mises-bas pour sécuriser des systèmes herbagers, productifs et autonomes, en élevage ovin allaitant biologique (PERMYSSION)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre pratiques d'élevage et qualité de la viande ovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Engineering school. France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçabilité de l'alimentation chez les herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Master Biotechnologies et droit (Outils biologiques destinés à la traçabilité), 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of associating beef cattle and sheep on the performance of sheep in a grassland-based farming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId682"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109670" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077824v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109852" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art05-GB" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316260v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrini Marie-Beno&#238;t" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art02-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003526v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art03" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art02" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art05" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drevon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101312" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596110v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Rouger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desmaison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Matras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art17" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prache" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109377" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Birse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos &#193;lvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.139645" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762154v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101361" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8264" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799140v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art15-GB" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526439v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N Ponnampalam" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kearns" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kiani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarusha Santhiravel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Vahmani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2024.1329346" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103707" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vazeille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Troquier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100759" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Note" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100979" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weaam Chaya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100758" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Georgieva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Stoyanchev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolazo De Barmon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Penchev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Pannier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Noel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109079" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109272" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860084v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.10.035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100405" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786762v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Emanuel Eiras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanor Nunes Do Prado" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100610" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schreurs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100330" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162493" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clinquart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100426" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424419v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Raulet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100357" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Denis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tessereau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/wa5y-3t77" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569989v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119002568" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556398v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivaroli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Do Prado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002507" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Devincenzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001477" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627398v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Hajji" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smeti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahouachi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000909" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627817v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Cristina Rivaroli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Do Prado" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003543" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154631v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/LB7VKP" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622581v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003366" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607616v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Macari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2017.05.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594989v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schiphorst" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Robins" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00967" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211034v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Pierre Mourot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Kaddour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622745498021023E12" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633791v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre de Oliveira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zawadzki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.10.024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZFJHWP3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211006v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637050v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001172" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639405v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14328" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210656v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nabinger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.06.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P26TDNM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268557v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devincenzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nabinger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.11.164" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499073v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leiber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Priolo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642780v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642878v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ballet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Musset" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647242v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nabinger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Carvalho" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648507v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Do Prado" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.03.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTRB5QJ4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642296v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646341v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alv&#232;s de Oliveira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.06.012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23WK4LSX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643485v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Alv&#232;s de Oliveira" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111002515" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.01.084" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZR7XF7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651821v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001030" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653959v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658055v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003881" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654812v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dulphy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668439v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dulphy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004133" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653337v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pottier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659290v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5brm-0c84" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663217v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H.M. Dian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jestin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Prado" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.05.009" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPQKPX6P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669162v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666668v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aurousseau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Faure" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Galot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668546v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.P. Barbosa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Amoureux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110700047X" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661418v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655859v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.12.001" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJ8098T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655661v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658868v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-477" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666113v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Damasceno" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658828v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano C&#244;rtes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Damasceno" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Jamot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667422v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bechet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.11.004" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CWPVNJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664191v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677498v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.05.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678510v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Damasceno" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2005.00473.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX2VR2GN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900576v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dozias" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Girard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005038" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680429v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krogmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(03)00136-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ1BCQN2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683153v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen-Salmon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2003.10.005" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5V15R4Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672571v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674763v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679122v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676761v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683055v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Hour" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697471v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand-Fehr" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697550v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-6226(00)00172-x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNDW5L1V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695419v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685024v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686963v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687824v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889751v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roguet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695381v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889728v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687288v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Gordon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rook" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685006v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889735v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain J. Gordon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Rook" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696628v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695092v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700678v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700350v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889270v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roguet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889272v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Petit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902256v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706454v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713916v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895970v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;riez" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;chet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cassagnes" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amblard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895911v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aurousseau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Theriez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renerre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699962v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;chet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711414v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899372v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galtier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727313v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galtier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716829v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895814v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716822v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721402v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898720v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719132v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727180v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brelurut" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888466v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brelurut" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718478v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720698v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brun" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691241v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752881v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552737v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacquiet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192405v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329784v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birse Nick" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286573v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771808v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203322v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735690v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941077v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Note" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sall&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790653v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734163v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739555v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhour" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741817v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Eiras" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ornaghi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Barcellos" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Guzman" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797518v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195383v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798444v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210663v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743723v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738616v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742230v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210703v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807739v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748881v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Manolaraki" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mueller Harvey" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaragda Sotiraki" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749650v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802383v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745859v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Oliveira" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Poli" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744677v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744654v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749963v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Oueslati" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195367v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744712v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803033v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803084v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802699v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749119v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746373v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189480v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745657v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019773v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746418v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812769v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824455v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757894v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Larue" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Ballet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Coustet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813240v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817770v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819453v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819447v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756626v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818711v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hulin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sibra" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813119v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753548v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755951v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758061v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756586v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752529v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Calder&#243;n" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751054v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756435v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751114v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757180v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750585v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761086v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763315v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dulphy" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763323v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764453v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826167v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764409v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane L. Girard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825888v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761475v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ian Richardson" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Duffy" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764200v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761307v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rochon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763720v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760935v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jailler" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubroeucq" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763286v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mazel" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758624v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762067v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763932v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077209v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perochon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beaumont" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhour" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758586v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770596v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768918v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837111v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769488v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769234v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moraes" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770290v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768607v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendizabal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766403v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767640v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847497v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846283v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781243v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duby" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Froment" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855851v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780574v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781067v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Przewozny" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780819v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580352v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607907v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiddu" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elsasser" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lind" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594943v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210818v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lewis" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horan" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195366v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748290v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rabeyrin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Arroyo L&#243;pez" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Deflisque" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811150v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077238v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazel" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836265v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852111v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854218v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854707v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219572v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Atti" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800873v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/265125.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799681v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/productions-animales/les-filieres-animales-francaises/ellies/descriptif-9782743015091" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801697v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810861v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811854v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211926v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821411v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849640v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brelerut" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846359v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846176v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854423v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830686v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Priollo" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741771v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602287v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bertrand" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;tencourt" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660826v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660832v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934513v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806437v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741534v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803140v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741985v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05077824v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109852" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04705361v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rey-Cadilhac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109670" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314375v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art05-GB" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art03" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrini Marie-Beno&#238;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art02-GB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003496v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art02" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003868v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art05" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596110v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bellet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Rouger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Desmaison" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Matras" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art17" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drevon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101312" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04762154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101361" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628678v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Birse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos &#193;lvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.139645" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prache" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109377" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741493v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8264" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526439v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric N Ponnampalam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Kearns" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kiani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarusha Santhiravel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Vahmani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fanim.2024.1329346" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art15-GB" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178797v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noziere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103707" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vazeille" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Troquier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100759" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Note" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100979" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weaam Chaya" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sepchat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100758" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Georgieva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Stoyanchev" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolazo De Barmon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Penchev" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926339v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Pannier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Noel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109079" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109272" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03860084v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2022.10.035" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452661v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100405" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324183v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Schreurs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100330" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03786762v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Emanuel Eiras" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanor Nunes Do Prado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2022.100610" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424419v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Raulet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clinquart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100357" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753977v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162493" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545364v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100426" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404532v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sagot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Denis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tessereau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/wa5y-3t77" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569989v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coppa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731119002568" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556398v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivaroli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Do Prado" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119002507" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Devincenzi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118001477" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627398v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Hajji" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Smeti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mahouachi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119000909" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627817v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coppa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463368v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dayane Cristina Rivaroli" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Do Prado" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118003543" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154631v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/LB7VKP" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622581v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117003366" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607616v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefani Macari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2017.05.013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594989v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schiphorst" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J. Robins" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Illa Tea" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b00967" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211034v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Pierre Mourot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Kaddour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622745498021023E12" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633791v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre de Oliveira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Zawadzki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.10.024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZFJHWP3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211006v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3022" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637050v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115001172" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639405v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14328" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210656v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nabinger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.06.008" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4P26TDNM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268557v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Devincenzi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nabinger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.11.164" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499073v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leiber" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jouven" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Priolo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ballet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Musset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647242v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nabinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Carvalho" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648507v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Do Prado" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.03.004" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HTRB5QJ4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642780v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boutonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Francois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642296v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646341v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alv&#232;s de Oliveira" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.06.012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-23WK4LSX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643485v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Alv&#232;s de Oliveira" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111002515" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646813v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.01.084" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZR7XF7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651821v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001030" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653959v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658055v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003881" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654812v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pierre Dulphy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668439v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dulphy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109004133" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653337v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pottier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659290v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5brm-0c84" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663217v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H.M. Dian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jestin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.N. Prado" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2008.05.009" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPQKPX6P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669162v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Farruggia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666668v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Aurousseau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Faure" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Galot" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668546v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M.P. Barbosa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Amoureux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110700047X" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655859v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.12.001" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RJ8098T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661418v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Besle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655661v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658868v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-477" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666113v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Damasceno" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658828v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano C&#244;rtes" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Damasceno" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Jamot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667422v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bechet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2005.11.004" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CWPVNJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664191v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677498v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Cornu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Berdagu&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.05.004" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678510v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Damasceno" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2494.2005.00473.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DX2VR2GN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900576v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dozias" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Girard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005038" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680429v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krogmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(03)00136-0" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJ1BCQN2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683153v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cohen-Salmon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2003.10.005" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5V15R4Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672571v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Grolier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674763v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679122v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676761v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683055v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Hour" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Petit" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697471v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meuret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morand-Fehr" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697550v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-6226(00)00172-x" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNDW5L1V-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695419v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685024v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686963v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687824v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889751v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roguet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695381v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889728v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687288v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J. Gordon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rook" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685006v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889735v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain J. Gordon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Rook" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696628v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695092v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700678v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700350v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889270v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Roguet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889272v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Petit" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902256v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706454v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895970v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Th&#233;riez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B&#233;chet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cassagnes" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amblard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713916v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895911v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aurousseau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Theriez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renerre" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699962v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles B&#233;chet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711414v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renerre" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899372v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galtier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727313v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galtier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716829v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895814v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716822v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00898720v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721402v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719132v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727180v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brelurut" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00888466v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brelurut" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718478v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720698v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brun" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691241v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752881v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birse" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192405v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04552737v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacquiet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329784v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birse Nick" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286573v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04771808v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mosnier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203322v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735690v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941077v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Note" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sall&#233;" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790653v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mairesse" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guillon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734163v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739555v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhour" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741817v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Eiras" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ornaghi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Barcellos" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Guzman" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798444v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797518v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195383v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743723v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210663v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738616v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742230v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190568v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chatonnet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210703v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807739v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748881v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foteini Manolaraki" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mueller Harvey" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaragda Sotiraki" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749650v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802383v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Veysset" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745859v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisandre Oliveira" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Poli" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744677v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744654v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749963v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Oueslati" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744712v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195367v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803033v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749119v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746373v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803084v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802699v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001254v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189480v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019773v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745657v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746418v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812769v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824455v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ginane" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757894v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Larue" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Ballet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Coustet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813240v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756626v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Pourrat" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818711v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Hulin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sibra" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817770v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819453v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Manneville" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819447v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813119v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753548v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755951v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758061v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752529v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Calder&#243;n" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756586v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Carr&#232;re" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751054v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756435v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751114v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Chauveau" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757180v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750585v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761086v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763315v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benoit" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dulphy" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763323v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826167v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764453v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764409v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane L. Girard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825888v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761475v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ian Richardson" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Duffy" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764200v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Girard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761307v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;rochon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763720v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760935v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jailler" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubroeucq" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763286v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mazel" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758624v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ballet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762067v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763932v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077209v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perochon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beaumont" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhour" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758586v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770596v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837111v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768918v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769488v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769234v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. de Faccio Carvalho" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moraes" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770290v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdier" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768607v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendizabal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766403v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Louault" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767640v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847497v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846283v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781243v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duby" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Froment" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855851v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780574v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781067v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Przewozny" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780819v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580352v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607907v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiddu" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elsasser" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lind" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594943v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Faure" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chantelauze" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210818v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lewis" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horan" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195366v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748290v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rabeyrin" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Arroyo L&#243;pez" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Deflisque" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811150v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077238v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazel" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836265v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852111v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. de Montard" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854218v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854707v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219572v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziha Atti" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800873v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/265125.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801697v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/productions-animales/les-filieres-animales-francaises/ellies/descriptif-9782743015091" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799681v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810861v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211926v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811854v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821411v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849640v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brelerut" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846359v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846176v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854423v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830686v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Priollo" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741771v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602287v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bertrand" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;tencourt" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660826v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660832v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934513v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806437v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741534v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803140v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741985v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>