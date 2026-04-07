--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -386,295 +386,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular bases of P450-mediated resistance to the neonicotinoid insecticide imidacloprid in the mosquito Ae. aegypti</w:t>
+                <w:t xml:space="preserve">Virtual decoupling to break the simplification versus resolution trade-off in nuclear magnetic resonance of complex metabolic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Gonse Zoh</w:t>
+                <w:t xml:space="preserve">Cyril Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gaude</w:t>
+                <w:t xml:space="preserve">Neil Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Asam Riaz</w:t>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe David</w:t>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 236, pp.105860. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.619-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/mr-2-619-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433427v1</w:t>
+                <w:t xml:space="preserve">hal-03338624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual decoupling to break the simplification versus resolution trade-off in nuclear magnetic resonance of complex metabolic mixtures</w:t>
+                <w:t xml:space="preserve">Molecular bases of P450-mediated resistance to the neonicotinoid insecticide imidacloprid in the mosquito Ae. aegypti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Charlier</w:t>
+                <w:t xml:space="preserve">Marius Gonse Zoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Cox</w:t>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Geffard</w:t>
+                <w:t xml:space="preserve">Muhammad Asam Riaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+                <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.619-627. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 236, pp.105860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/mr-2-619-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338624v1</w:t>
+                <w:t xml:space="preserve">hal-03433427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR metabolomics profiling of zebra mussel (Dreissena polymorpha): A field-scale monitoring tool in ecotoxicological studies</w:t>
               </w:r>
@@ -686,51 +686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Mohamed Ismail Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -820,77 +820,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martine Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Mohamed Ismail Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (6), pp.256. </w:t>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1039,291 +1039,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833970v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive pest Drosophila suzukii uses trans-generational medication to resist parasitoid attack</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of micropollutants on the life-history traits of the mosquito Aedes aegypti: On the relevance of transgenerational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Poyet</w:t>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Eslin</w:t>
+                <w:t xml:space="preserve">Eva Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chabrerie</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep43696⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220, pp.242-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921758v1</w:t>
+                <w:t xml:space="preserve">hal-02359358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of micropollutants on the life-history traits of the mosquito Aedes aegypti: On the relevance of transgenerational studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
+                <w:t xml:space="preserve">The invasive pest Drosophila suzukii uses trans-generational medication to resist parasitoid attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+                <w:t xml:space="preserve">O. Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Cassar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe David</w:t>
+                <w:t xml:space="preserve">S. Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Reynaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 220, pp.242-254. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.09.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep43696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359358v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen-related receptor gamma is an in vivo receptor of bisphenol A</w:t>
               </w:r>
@@ -3181,64 +3181,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans- and multigenerational impacts of micropollutants on life-history traits of the mosquito Aedes Aegyptus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3837,51 +3837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Franklin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ohanessian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Kitzinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.586" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433427v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gonse Zoh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asam Riaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105860" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03338624v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-619-2021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mohamed Ismail Hani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.116048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833970v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Prud'Homme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00988" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poyet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43696" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Reynaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.09.056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02181355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tohme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Prud'Homme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boulahtouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samarut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-240465" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor-Proust" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Stalinski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Akhouayri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campione" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05317.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT32V3DW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry N'Tumba-Byn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lesage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051579" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455962v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282671v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Prud'Homme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. David" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01419174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAV030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Franklin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ohanessian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Kitzinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.586" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03338624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-619-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gonse Zoh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asam Riaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105860" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mohamed Ismail Hani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.116048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833970v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Prud'Homme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00988" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Reynaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.09.056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poyet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43696" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02181355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tohme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Prud'Homme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boulahtouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samarut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-240465" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor-Proust" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Stalinski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Akhouayri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campione" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05317.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT32V3DW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry N'Tumba-Byn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lesage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051579" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455962v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282671v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Prud'Homme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. David" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01419174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAV030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>