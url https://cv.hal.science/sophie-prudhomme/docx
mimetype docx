--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1039,291 +1039,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833970v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of micropollutants on the life-history traits of the mosquito Aedes aegypti: On the relevance of transgenerational studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The invasive pest Drosophila suzukii uses trans-generational medication to resist parasitoid attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+                <w:t xml:space="preserve">M. Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Cassar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe David</w:t>
+                <w:t xml:space="preserve">P. Eslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Reynaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Chabrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Desouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.09.056⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359358v1</w:t>
+                <w:t xml:space="preserve">hal-01921758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive pest Drosophila suzukii uses trans-generational medication to resist parasitoid attack</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Eslin</w:t>
+                <w:t xml:space="preserve">Impact of micropollutants on the life-history traits of the mosquito Aedes aegypti: On the relevance of transgenerational studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chabrerie</w:t>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Prud’homme</w:t>
+                <w:t xml:space="preserve">Eva Cassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Desouhant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 220, pp.242-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep43696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2016.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921758v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estrogen-related receptor gamma is an in vivo receptor of bisphenol A</w:t>
               </w:r>
@@ -2340,355 +2340,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie des effets et des réactions face à une exposition à un contaminant : de la réponse moléculaire à apicale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of di-n-butyl phthalate (DBP) on life history traits of Daphnia magna: comparison of two exposure windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR EA -Ecotoxicologie Aquatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">SETAC 12TH YOUNG ENVIRONMENTAL SCIENTISTS MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Landau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455962v1</w:t>
+                <w:t xml:space="preserve">hal-05455767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of di-n-butyl phthalate (DBP) on life history traits of Daphnia magna: comparison of two exposure windows</w:t>
+                <w:t xml:space="preserve">Effets du di-n-butyl phtalate (DBP) sur les traits d'histoire de vie de Daphnia magna : comparaison de deux fenêtres d'exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC 12TH YOUNG ENVIRONMENTAL SCIENTISTS MEETING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Landau, Germany</w:t>
+              <w:t xml:space="preserve">SEFA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455767v1</w:t>
+                <w:t xml:space="preserve">hal-05456043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du di-n-butyl phtalate (DBP) sur les traits d'histoire de vie de Daphnia magna : comparaison de deux fenêtres d'exposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronologie des effets et des réactions face à une exposition à un contaminant : de la réponse moléculaire à apicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellis Franklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Havre, France</w:t>
+              <w:t xml:space="preserve">GDR EA -Ecotoxicologie Aquatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456043v1</w:t>
+                <w:t xml:space="preserve">hal-05455962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2700,260 +2700,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dose-response modelling of transcriptomic data to biological interpretation: an application to embryonic exposure of zebrafish (Danio rerio) to di-n-butyl phthalate (DBP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets transcriptionnels dose- et temps- dépendants chez Daphnia magna exposée au di-n-butyl phtalate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellis Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Pollutant Responses in Marine Organisms Symposium (PRIMO22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nantes, France. </w:t>
+              <w:t xml:space="preserve">ECOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Banyuls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282671v1</w:t>
+                <w:t xml:space="preserve">hal-05455903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets transcriptionnels dose- et temps- dépendants chez Daphnia magna exposée au di-n-butyl phtalate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From dose-response modelling of transcriptomic data to biological interpretation: an application to embryonic exposure of zebrafish (Danio rerio) to di-n-butyl phthalate (DBP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellis Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie M Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOBIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Banyuls-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">22nd Pollutant Responses in Marine Organisms Symposium (PRIMO22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455903v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet dose-dépendant du di-n-butyl phtalate sur le développement embryo-larvaire du poisson zèbre (Danio rerio) : Intérêt de l’intégration de gradients de concentration dans les analyses transcriptomiques</w:t>
               </w:r>
@@ -3181,64 +3181,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trans- and multigenerational impacts of micropollutants on life-history traits of the mosquito Aedes Aegyptus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3837,51 +3837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Franklin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ohanessian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Kitzinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.586" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03338624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-619-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gonse Zoh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asam Riaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105860" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mohamed Ismail Hani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.116048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833970v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Prud'Homme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00988" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Reynaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.09.056" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poyet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43696" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02181355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tohme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Prud'Homme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boulahtouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samarut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-240465" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor-Proust" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Stalinski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Akhouayri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campione" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05317.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT32V3DW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry N'Tumba-Byn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lesage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051579" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455962v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456043v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282671v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Prud'Homme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. David" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01419174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAV030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Franklin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ohanessian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Kitzinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.586" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03338624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-619-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gonse Zoh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asam Riaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105860" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mohamed Ismail Hani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.116048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833970v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Prud'Homme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00988" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poyet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43696" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Reynaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.09.056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02181355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tohme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Prud'Homme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boulahtouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samarut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-240465" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor-Proust" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Stalinski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Akhouayri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campione" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05317.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT32V3DW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry N'Tumba-Byn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lesage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051579" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Prud'Homme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. David" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01419174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAV030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>