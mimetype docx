--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -386,295 +386,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual decoupling to break the simplification versus resolution trade-off in nuclear magnetic resonance of complex metabolic mixtures</w:t>
+                <w:t xml:space="preserve">Molecular bases of P450-mediated resistance to the neonicotinoid insecticide imidacloprid in the mosquito Ae. aegypti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Charlier</w:t>
+                <w:t xml:space="preserve">Marius Gonse Zoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neil Cox</w:t>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Geffard</w:t>
+                <w:t xml:space="preserve">Muhammad Asam Riaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
+                <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, pp.619-627. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 236, pp.105860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/mr-2-619-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03338624v1</w:t>
+                <w:t xml:space="preserve">hal-03433427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular bases of P450-mediated resistance to the neonicotinoid insecticide imidacloprid in the mosquito Ae. aegypti</w:t>
+                <w:t xml:space="preserve">Virtual decoupling to break the simplification versus resolution trade-off in nuclear magnetic resonance of complex metabolic mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Gonse Zoh</w:t>
+                <w:t xml:space="preserve">Cyril Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gaude</w:t>
+                <w:t xml:space="preserve">Neil Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Asam Riaz</w:t>
+                <w:t xml:space="preserve">Alain Geffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe David</w:t>
+                <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 236, pp.105860. </w:t>
+              <w:t xml:space="preserve">Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.619-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2021.105860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/mr-2-619-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433427v1</w:t>
+                <w:t xml:space="preserve">hal-03338624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR metabolomics profiling of zebra mussel (Dreissena polymorpha): A field-scale monitoring tool in ecotoxicological studies</w:t>
               </w:r>
@@ -686,51 +686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Mohamed Ismail Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -820,77 +820,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martine Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Mohamed Ismail Hani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lippens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Nuzillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (6), pp.256. </w:t>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie M Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1218,51 +1218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Cassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3837,51 +3837,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Franklin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ohanessian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Kitzinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.586" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03338624v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-619-2021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gonse Zoh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asam Riaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105860" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mohamed Ismail Hani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.116048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833970v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Prud'Homme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00988" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poyet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43696" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Reynaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.09.056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02181355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tohme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Prud'Homme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boulahtouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samarut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-240465" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor-Proust" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Stalinski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Akhouayri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campione" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05317.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT32V3DW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry N'Tumba-Byn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lesage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051579" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Prud'Homme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. David" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01419174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAV030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellis Franklin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ohanessian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqaf103" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martine Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Kitzinger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.586" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433427v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gonse Zoh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud'Homme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asam Riaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2021.105860" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03338624v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Charlier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Cox" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Nuzillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/mr-2-619-2021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Mohamed Ismail Hani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bonnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.116048" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10060256" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833970v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M Prud'Homme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reynaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.8b00988" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01921758v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poyet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eslin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Desouhant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43696" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cassar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Reynaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.09.056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02181355v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tohme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Prud'Homme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Boulahtouf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samarut" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.13-240465" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988278v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tetreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chandor-Proust" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faucon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Stalinski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Akhouayri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988268v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686266v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Campione" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Miquel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05317.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT32V3DW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry N'Tumba-Byn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lesage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051579" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283494v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282728v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455876v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455962v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455903v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thiry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sohm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cossu-Leguille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Houin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Prud'Homme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. David" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reynaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01419174v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAV030" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>