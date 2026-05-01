--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Prunier-Poulmaire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe and sustainable work activities in the industries of the future in metal additive manufacturing. A literature review of methods and proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104591. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative and Longitudinal Study on the Impact of Telework in Times of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (14), pp.8731. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14148731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horarios atípicos de trabajo y temporalidades humanas : la necesidad de un enfoque interdisciplinario en ergonomía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.18120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempos de trabalho atípicos e temporalidades humanas : a necessidade de uma abordagem interdisciplinar em ergonomia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.18054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail et risques psycho-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Documentation française, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail se réfléchit de façon pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail &amp; sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Risques Psycho-Sociaux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIRECCTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le dimanche a-t-il un impact sur la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctissimo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois mesures pour se sentir mieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veut-on travailler 7 jours sur 7 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Est Républicain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêtez les machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les ergonomes face au diktat de la productivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (quotidien national)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experts et dessinateurs se croisent au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (quotidien national)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessine-moi la vie au boulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working in large food retailers in France and the USA: The key role of institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Employment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.588-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working in large food retailers in France and the USA: The key role of institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Employment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.588-605. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0950017012445105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volver a pensar la organización del tiempo de trabajo cuando la tecnología cambia: el caso del equipo de operación de una central nuclear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gadbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghéquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de La Garza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (2), pp.10-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et le terrain : le cas de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 675, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et le terrain : le cas de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, L'informatique au travail, 134, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temporalités dans le travail : effets et régulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler horaires atypiques et vie hors-travail au prisme du genre : développement d’un partenariat interdisciplinaire Québec-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès de la SELF : Ergonomie, communauté(s) et société : entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and intervention on atypical working hours through a gender lens: an agenda for future research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe work activities in the industries 4.0 by analysing work activity and occupational exposure: Methodological development and Industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Seogwipo, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical schedules in France: an overview from the perspective of social and gender inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Cheyrouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDIVOSH 2023: Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un projet social et sociétal autour du travail. Tendances et ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF. Développer l'écologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint denis de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et temporalités contemporaines : comment les nouvelles formes de temps de travail affectent ceux qui y sont assujettis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès International de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jul 2022, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do French teleworkers say about the evolution of their work activity? Comparing interviews during two phases of the covid-19 pandemic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAOHP, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et incidences des nouvelles organisations flexibles de travail (flexoffice – télétravail) sur les pratiques professionnelles individuelles et collectives et la santé des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Junior Colloque RPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPTO, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler dans le spectacle : Engagement, reconnaissance, emploi, métiers, conditions de travail & Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e édition des Rencontres Recherche et Création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, CMB &amp; Festival d’Avignon, Jul 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les télétravailleurs en confinement contraint sur leur activité de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâches interférentes et travail des cadres : l'expérience des NTIC et des open space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poiret Lucille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès International de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de travail, temps de l’activité : pour une approche qualitative et plurielle du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simpósio França-América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Habana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ergonomie est-elle soluble dans les médias ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès International de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relève de poste dans une unité de pneumologie : regards croisés sur les stratégies des infirmiers/ières de jour et de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Valverde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès International de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horaires de travail et société : quels constats, quelles évolutions en Europe et en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 48ème Congrès de la SELF- Ergonomie et société : quelles attentes ? quelles réponses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise sociale est-elle la condition pour favoriser le bonheur de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débats citoyens en Auverge – Rhône - Alpes, Table ronde publique, Lycée agricole public de Valentin. Bourg-lès-Valence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bourg-lès-Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes modalités d’organisation des Horaires Atypiques et leurs conséquences sur la Vie Hors Travail : Le travail de nuit dans les établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour la Société Suisse de santé au travail en établissements de soins - SOHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris Nanterre, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de vie au travail : Conjuguer l’individuel et le collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">forum "Qualité de Vie au Travail", Aéroports de Paris : Orly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Orly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de vie au travail : Conjuguer l’individuel et le collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "Qualité de Vie au Travail", Aéroports de Paris : Roissy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bonheur au Travail : Utopie ou Défi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière, PROGICIEL l’entreprise du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et Espace de travail de nouvelles frontières, de nouveaux enjeux pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Office Cantonal de l'Inspection et des Relations du Travail (OCIRT) et de l’Association des Médecins du canton de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre heureux au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Fédération des Entreprises de Propreté (FEP), les 20 ans du FARE, Cirque d'hiver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma et l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’Humanités - Les débats de La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par l’Université Paris Nanterre, le Conseil général des Hauts-de-Seine, Defacto et EY, Mar 2014, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with symptoms for work : the case of absenteeism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du DIM GESTES (Groupe d’études sur le travail et la souffrance au travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Reconnaissance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national des responsables régionaux CTST (conditions de travail et santé au travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de Pôle Emploi - Direction des relations sociales - Département Ressources humaines, relations sociales, conditions de travail, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horaires de travail et Société : quels constats, quelles évolutions en Europe et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48eme Congrès International de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du travail dans la société et les enjeux de la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat - Théâtre municipal de l'Espace-Planoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre heureux au travail ? Quelles voix possibiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence - Salon National des Comité d’Entreprise, CNIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, La Défense Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double détermination des effets du Travail Posté sur la santé et la Vie Hors Travail : Vers des analyses systémiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Direction de l’Administration Pénitentiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix : Travail, salariat, urbanisme à l'épreuve des crises du XXI siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Vuibert. , 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EtreS au Travail - Working Life - Working Lives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Intervalles. , 128 p., 2019, 978-2-36956-076-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrivons le travail ! Lycéens et chercheurs : écritures croisées sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 359 p., 2018, 978-2-36630-071-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bonheur au Travail ? : Regards croisés de dessinateurs de presse et d’experts du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édition du Cherche-Midi, 175 p., 2013, 978-2-7491-3173-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérenniser le télétravail au-delà de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d’affaires à l’heure des choix : Travail, salariat, urbanisme à l'épreuve des crises du XXI siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 978-2311626537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail en confinement contraint : le point de vue des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La digitalisation du travail.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-1-78405-823-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telework in Lockdown: The Employee Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization of Work: New Spaces and New Working Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119988434.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le temps nous est conté&amp;quot;. Pour une approche qualitative et plurielle du temps de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hernandez, Jorge Juan Roman ; Lhuilier, Dominique ; Araujo, José Newton Garcia de ; Pujol, Andrea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivité et travail : entre mal-être et bien-être. Subjetividad y trabajo : entre el mal-estar y el bien-estar. Subjetividade e trabalho : entre mal-estar e bem-estar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-343-20509-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le temps ,nous est conté&amp;quot;... Pour une approche qualitative et plurielle du temps de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivité et travail - Entre mal-être et bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et culture, dix ans d’expérimentation et innovation scientifique et pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ecrivons le travail ! Lycéens et chercheurs : écritures croisées sur le travail », Prunier-Poulmaire, S., Edey Gamassou, C. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Octarès, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Constrained to Constructed Working Time: Toward an Enabling Organization of Work in Rotating Shifts and Night Shifts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Toupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Falzon, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 81-94, 2014, 9781482235623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps contraint au temps construit : vers une organisation capacitante du travail en horaires alternants et de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Toupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie constructive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.75--88, 2013, 978-2-13-060748-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Hard in Large French Retailers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eve Caroli, Jérôme Gautié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low wage work in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russell-Sage Foundation, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le questionnaire s’impose à l’ergonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Volkoff (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ergonomie et les chiffres de la santé au travail : ressources, tensions et pièges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le numérique transforme le travail. Humaniser le travail pour enrayer le chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail se réfléchit de façon pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie fractionnée des agents de propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work'n'roll ou le travail en mode majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifiques et artistes confrontent sur scène leur vision du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Zombie : bienvenu dans un monde sans sommeil…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail et Flex office : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail, Flex office, Co-Working : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Prunier-Poulmaire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical working hours in a feminized profession: the weight of organizational choices. The example of cleaners in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Devetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2026.103941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe and sustainable work activities in the industries of the future in metal additive manufacturing. A literature review of methods and proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104591. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative and Longitudinal Study on the Impact of Telework in Times of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (14), pp.8731. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14148731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horarios atípicos de trabajo y temporalidades humanas : la necesidad de un enfoque interdisciplinario en ergonomía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.18120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempos de trabalho atípicos e temporalidades humanas : a necessidade de uma abordagem interdisciplinar em ergonomia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.18054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail et risques psycho-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Documentation française, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail se réfléchit de façon pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail &amp; sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Risques Psycho-Sociaux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIRECCTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le dimanche a-t-il un impact sur la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctissimo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois mesures pour se sentir mieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les ergonomes face au diktat de la productivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (quotidien national)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêtez les machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veut-on travailler 7 jours sur 7 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Est Républicain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experts et dessinateurs se croisent au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (quotidien national)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessine-moi la vie au boulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working in large food retailers in France and the USA: The key role of institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Employment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.588-605. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0950017012445105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working in large food retailers in France and the USA: The key role of institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Employment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.588-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volver a pensar la organización del tiempo de trabajo cuando la tecnología cambia: el caso del equipo de operación de una central nuclear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gadbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghéquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de La Garza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (2), pp.10-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et le terrain : le cas de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et le terrain : le cas de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 675, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, L'informatique au travail, 134, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temporalités dans le travail : effets et régulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, Management et Harcèlement : réflexions à partir du cas France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Llense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des Humanités : Pourquoi travailler ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet, Mar 2026, Campus Condorcet, Centre des colloques - Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and intervention on atypical working hours through a gender lens: an agenda for future research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler horaires atypiques et vie hors-travail au prisme du genre : développement d’un partenariat interdisciplinaire Québec-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès de la SELF : Ergonomie, communauté(s) et société : entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe work activities in the industries 4.0 by analysing work activity and occupational exposure: Methodological development and Industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Seogwipo, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical schedules in France: an overview from the perspective of social and gender inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Cheyrouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDIVOSH 2023: Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un projet social et sociétal autour du travail. Tendances et ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF. Développer l'écologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint denis de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do French teleworkers say about the evolution of their work activity? Comparing interviews during two phases of the covid-19 pandemic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAOHP, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et incidences des nouvelles organisations flexibles de travail (flexoffice – télétravail) sur les pratiques professionnelles individuelles et collectives et la santé des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Junior Colloque RPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPTO, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et temporalités contemporaines : comment les nouvelles formes de temps de travail affectent ceux qui y sont assujettis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès International de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jul 2022, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler dans le spectacle : Engagement, reconnaissance, emploi, métiers, conditions de travail & Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e édition des Rencontres Recherche et Création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, CMB &amp; Festival d’Avignon, Jul 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les télétravailleurs en confinement contraint sur leur activité de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ergonomie est-elle soluble dans les médias ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès International de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relève de poste dans une unité de pneumologie : regards croisés sur les stratégies des infirmiers/ières de jour et de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Valverde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès International de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâches interférentes et travail des cadres : l'expérience des NTIC et des open space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poiret Lucille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès International de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de travail, temps de l’activité : pour une approche qualitative et plurielle du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simpósio França-América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Habana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes modalités d’organisation des Horaires Atypiques et leurs conséquences sur la Vie Hors Travail : Le travail de nuit dans les établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour la Société Suisse de santé au travail en établissements de soins - SOHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris Nanterre, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise sociale est-elle la condition pour favoriser le bonheur de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débats citoyens en Auverge – Rhône - Alpes, Table ronde publique, Lycée agricole public de Valentin. Bourg-lès-Valence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bourg-lès-Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horaires de travail et société : quels constats, quelles évolutions en Europe et en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 48ème Congrès de la SELF- Ergonomie et société : quelles attentes ? quelles réponses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de vie au travail : Conjuguer l’individuel et le collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">forum "Qualité de Vie au Travail", Aéroports de Paris : Orly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Orly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de vie au travail : Conjuguer l’individuel et le collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "Qualité de Vie au Travail", Aéroports de Paris : Roissy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre heureux au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Fédération des Entreprises de Propreté (FEP), les 20 ans du FARE, Cirque d'hiver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et Espace de travail de nouvelles frontières, de nouveaux enjeux pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Office Cantonal de l'Inspection et des Relations du Travail (OCIRT) et de l’Association des Médecins du canton de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bonheur au Travail : Utopie ou Défi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière, PROGICIEL l’entreprise du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma et l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’Humanités - Les débats de La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par l’Université Paris Nanterre, le Conseil général des Hauts-de-Seine, Defacto et EY, Mar 2014, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double détermination des effets du Travail Posté sur la santé et la Vie Hors Travail : Vers des analyses systémiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Direction de l’Administration Pénitentiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horaires de travail et Société : quels constats, quelles évolutions en Europe et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48eme Congrès International de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du travail dans la société et les enjeux de la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat - Théâtre municipal de l'Espace-Planoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Reconnaissance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national des responsables régionaux CTST (conditions de travail et santé au travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de Pôle Emploi - Direction des relations sociales - Département Ressources humaines, relations sociales, conditions de travail, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with symptoms for work : the case of absenteeism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du DIM GESTES (Groupe d’études sur le travail et la souffrance au travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre heureux au travail ? Quelles voix possibiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence - Salon National des Comité d’Entreprise, CNIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, La Défense Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix : Travail, salariat, urbanisme à l'épreuve des crises du XXI siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Vuibert. , 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EtreS au Travail - Working Life - Working Lives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Intervalles. , 128 p., 2019, 978-2-36956-076-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrivons le travail ! Lycéens et chercheurs : écritures croisées sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 359 p., 2018, 978-2-36630-071-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bonheur au Travail ? : Regards croisés de dessinateurs de presse et d’experts du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édition du Cherche-Midi, 175 p., 2013, 978-2-7491-3173-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérenniser le télétravail au-delà de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d’affaires à l’heure des choix : Travail, salariat, urbanisme à l'épreuve des crises du XXI siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 978-2311626537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail en confinement contraint : le point de vue des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La digitalisation du travail.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-1-78405-823-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telework in Lockdown: The Employee Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization of Work: New Spaces and New Working Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119988434.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le temps nous est conté&amp;quot;. Pour une approche qualitative et plurielle du temps de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hernandez, Jorge Juan Roman ; Lhuilier, Dominique ; Araujo, José Newton Garcia de ; Pujol, Andrea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivité et travail : entre mal-être et bien-être. Subjetividad y trabajo : entre el mal-estar y el bien-estar. Subjetividade e trabalho : entre mal-estar e bem-estar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-343-20509-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le temps ,nous est conté&amp;quot;... Pour une approche qualitative et plurielle du temps de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivité et travail - Entre mal-être et bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et culture, dix ans d’expérimentation et innovation scientifique et pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ecrivons le travail ! Lycéens et chercheurs : écritures croisées sur le travail », Prunier-Poulmaire, S., Edey Gamassou, C. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Octarès, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Constrained to Constructed Working Time: Toward an Enabling Organization of Work in Rotating Shifts and Night Shifts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Toupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Falzon, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 81-94, 2014, 9781482235623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps contraint au temps construit : vers une organisation capacitante du travail en horaires alternants et de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Toupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie constructive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.75--88, 2013, 978-2-13-060748-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Hard in Large French Retailers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eve Caroli, Jérôme Gautié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low wage work in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russell-Sage Foundation, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le questionnaire s’impose à l’ergonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Volkoff (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ergonomie et les chiffres de la santé au travail : ressources, tensions et pièges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le numérique transforme le travail. Humaniser le travail pour enrayer le chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie fractionnée des agents de propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail se réfléchit de façon pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work'n'roll ou le travail en mode majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifiques et artistes confrontent sur scène leur vision du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Zombie : bienvenu dans un monde sans sommeil…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail et Flex office : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail, Flex office, Co-Working : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05170347v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Guen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104591" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Maillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148731" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18120" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04323327v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903147v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903303v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903305v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903311v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903639v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903650v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903642v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058686v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Berry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tilly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0950017012445105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058861v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gadbois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gh&#233;qui&#232;re" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de La Garza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadbois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guyot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368186v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Messing" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernstein" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248430v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05060944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156157v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cheyrouze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Stankovic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258499v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325087v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poiret Lucille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325094v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325092v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325090v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valverde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625231v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Costa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02898118v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905400v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932053v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02898110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02933310v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888181v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905406v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932062v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04323289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322983v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794032v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/234-ecrivons-le-travail-.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02904948v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323471v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258414v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311626537-les-grands-quartiers-d-affaires-l-heure-des-choix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04790887v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04262076v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258317v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119988434.ch5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094305v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02904950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Constructive-Ergonomics/Falzon/p/book/9781482235623" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625234v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754762v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643101v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899814v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04325108v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903295v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903301v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258533v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05590107v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2026.103941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05170347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Guen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104591" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148731" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18120" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04323327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903147v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Berry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tilly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0950017012445105" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gadbois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gh&#233;qui&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de La Garza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadbois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guyot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05562003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Llense" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248430v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Messing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05060944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cheyrouze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Stankovic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valverde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poiret Lucille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02898118v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905391v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905394v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02898110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02933310v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04323289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/234-ecrivons-le-travail-.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02904948v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311626537-les-grands-quartiers-d-affaires-l-heure-des-choix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04790887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04262076v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119988434.ch5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325039v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094305v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02904950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Constructive-Ergonomics/Falzon/p/book/9781482235623" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625234v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754762v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899814v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04325108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903193v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903301v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258553v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258533v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>