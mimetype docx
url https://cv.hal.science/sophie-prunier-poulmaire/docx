--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Prunier-Poulmaire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical working hours in a feminized profession: the weight of organizational choices. The example of cleaners in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Devetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2026.103941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe and sustainable work activities in the industries of the future in metal additive manufacturing. A literature review of methods and proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104591. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative and Longitudinal Study on the Impact of Telework in Times of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (14), pp.8731. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14148731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horarios atípicos de trabajo y temporalidades humanas : la necesidad de un enfoque interdisciplinario en ergonomía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.18120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempos de trabalho atípicos e temporalidades humanas : a necessidade de uma abordagem interdisciplinar em ergonomia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.18054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail et risques psycho-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Documentation française, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail se réfléchit de façon pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail &amp; sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Risques Psycho-Sociaux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIRECCTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le dimanche a-t-il un impact sur la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctissimo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois mesures pour se sentir mieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les ergonomes face au diktat de la productivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (quotidien national)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêtez les machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veut-on travailler 7 jours sur 7 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Est Républicain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experts et dessinateurs se croisent au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (quotidien national)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessine-moi la vie au boulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working in large food retailers in France and the USA: The key role of institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Employment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.588-605. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0950017012445105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working in large food retailers in France and the USA: The key role of institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Employment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.588-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volver a pensar la organización del tiempo de trabajo cuando la tecnología cambia: el caso del equipo de operación de una central nuclear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gadbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghéquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de La Garza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (2), pp.10-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et le terrain : le cas de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et le terrain : le cas de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 675, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, L'informatique au travail, 134, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temporalités dans le travail : effets et régulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, Management et Harcèlement : réflexions à partir du cas France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Llense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des Humanités : Pourquoi travailler ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet, Mar 2026, Campus Condorcet, Centre des colloques - Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and intervention on atypical working hours through a gender lens: an agenda for future research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler horaires atypiques et vie hors-travail au prisme du genre : développement d’un partenariat interdisciplinaire Québec-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès de la SELF : Ergonomie, communauté(s) et société : entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe work activities in the industries 4.0 by analysing work activity and occupational exposure: Methodological development and Industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Seogwipo, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical schedules in France: an overview from the perspective of social and gender inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Cheyrouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDIVOSH 2023: Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un projet social et sociétal autour du travail. Tendances et ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF. Développer l'écologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint denis de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do French teleworkers say about the evolution of their work activity? Comparing interviews during two phases of the covid-19 pandemic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAOHP, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et incidences des nouvelles organisations flexibles de travail (flexoffice – télétravail) sur les pratiques professionnelles individuelles et collectives et la santé des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Junior Colloque RPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPTO, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et temporalités contemporaines : comment les nouvelles formes de temps de travail affectent ceux qui y sont assujettis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès International de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jul 2022, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler dans le spectacle : Engagement, reconnaissance, emploi, métiers, conditions de travail & Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e édition des Rencontres Recherche et Création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, CMB &amp; Festival d’Avignon, Jul 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les télétravailleurs en confinement contraint sur leur activité de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ergonomie est-elle soluble dans les médias ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès International de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relève de poste dans une unité de pneumologie : regards croisés sur les stratégies des infirmiers/ières de jour et de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Valverde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès International de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâches interférentes et travail des cadres : l'expérience des NTIC et des open space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poiret Lucille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès International de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de travail, temps de l’activité : pour une approche qualitative et plurielle du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simpósio França-América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Habana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes modalités d’organisation des Horaires Atypiques et leurs conséquences sur la Vie Hors Travail : Le travail de nuit dans les établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour la Société Suisse de santé au travail en établissements de soins - SOHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris Nanterre, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise sociale est-elle la condition pour favoriser le bonheur de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débats citoyens en Auverge – Rhône - Alpes, Table ronde publique, Lycée agricole public de Valentin. Bourg-lès-Valence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bourg-lès-Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horaires de travail et société : quels constats, quelles évolutions en Europe et en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 48ème Congrès de la SELF- Ergonomie et société : quelles attentes ? quelles réponses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de vie au travail : Conjuguer l’individuel et le collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">forum "Qualité de Vie au Travail", Aéroports de Paris : Orly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Orly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de vie au travail : Conjuguer l’individuel et le collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "Qualité de Vie au Travail", Aéroports de Paris : Roissy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre heureux au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Fédération des Entreprises de Propreté (FEP), les 20 ans du FARE, Cirque d'hiver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et Espace de travail de nouvelles frontières, de nouveaux enjeux pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Office Cantonal de l'Inspection et des Relations du Travail (OCIRT) et de l’Association des Médecins du canton de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bonheur au Travail : Utopie ou Défi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière, PROGICIEL l’entreprise du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma et l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’Humanités - Les débats de La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par l’Université Paris Nanterre, le Conseil général des Hauts-de-Seine, Defacto et EY, Mar 2014, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double détermination des effets du Travail Posté sur la santé et la Vie Hors Travail : Vers des analyses systémiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Direction de l’Administration Pénitentiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horaires de travail et Société : quels constats, quelles évolutions en Europe et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48eme Congrès International de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du travail dans la société et les enjeux de la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat - Théâtre municipal de l'Espace-Planoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Reconnaissance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national des responsables régionaux CTST (conditions de travail et santé au travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de Pôle Emploi - Direction des relations sociales - Département Ressources humaines, relations sociales, conditions de travail, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with symptoms for work : the case of absenteeism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du DIM GESTES (Groupe d’études sur le travail et la souffrance au travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre heureux au travail ? Quelles voix possibiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence - Salon National des Comité d’Entreprise, CNIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, La Défense Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix : Travail, salariat, urbanisme à l'épreuve des crises du XXI siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Vuibert. , 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EtreS au Travail - Working Life - Working Lives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Intervalles. , 128 p., 2019, 978-2-36956-076-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrivons le travail ! Lycéens et chercheurs : écritures croisées sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 359 p., 2018, 978-2-36630-071-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bonheur au Travail ? : Regards croisés de dessinateurs de presse et d’experts du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édition du Cherche-Midi, 175 p., 2013, 978-2-7491-3173-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérenniser le télétravail au-delà de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d’affaires à l’heure des choix : Travail, salariat, urbanisme à l'épreuve des crises du XXI siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 978-2311626537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail en confinement contraint : le point de vue des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La digitalisation du travail.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-1-78405-823-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telework in Lockdown: The Employee Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization of Work: New Spaces and New Working Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119988434.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le temps nous est conté&amp;quot;. Pour une approche qualitative et plurielle du temps de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hernandez, Jorge Juan Roman ; Lhuilier, Dominique ; Araujo, José Newton Garcia de ; Pujol, Andrea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivité et travail : entre mal-être et bien-être. Subjetividad y trabajo : entre el mal-estar y el bien-estar. Subjetividade e trabalho : entre mal-estar e bem-estar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-343-20509-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le temps ,nous est conté&amp;quot;... Pour une approche qualitative et plurielle du temps de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivité et travail - Entre mal-être et bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et culture, dix ans d’expérimentation et innovation scientifique et pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ecrivons le travail ! Lycéens et chercheurs : écritures croisées sur le travail », Prunier-Poulmaire, S., Edey Gamassou, C. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Octarès, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Constrained to Constructed Working Time: Toward an Enabling Organization of Work in Rotating Shifts and Night Shifts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Toupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Falzon, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 81-94, 2014, 9781482235623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps contraint au temps construit : vers une organisation capacitante du travail en horaires alternants et de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Toupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie constructive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.75--88, 2013, 978-2-13-060748-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Hard in Large French Retailers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eve Caroli, Jérôme Gautié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low wage work in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russell-Sage Foundation, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le questionnaire s’impose à l’ergonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Volkoff (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ergonomie et les chiffres de la santé au travail : ressources, tensions et pièges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le numérique transforme le travail. Humaniser le travail pour enrayer le chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie fractionnée des agents de propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail se réfléchit de façon pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work'n'roll ou le travail en mode majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifiques et artistes confrontent sur scène leur vision du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Zombie : bienvenu dans un monde sans sommeil…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail et Flex office : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail, Flex office, Co-Working : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Prunier-Poulmaire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfléchir aux temps de travail atypiques sous l’angle des inégalités sociales et de genre en santé au travail : Résultats d’un World Café France-Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Cheyrouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 3, pp.269-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical working hours in a feminized profession: the weight of organizational choices. The example of cleaners in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Devetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ergon.2026.103941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe and sustainable work activities in the industries of the future in metal additive manufacturing. A literature review of methods and proposals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 129, pp.104591. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apergo.2025.104591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05170347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Qualitative and Longitudinal Study on the Impact of Telework in Times of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (14), pp.8731. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14148731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horarios atípicos de trabajo y temporalidades humanas : la necesidad de un enfoque interdisciplinario en ergonomía</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.18120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempos de trabalho atípicos e temporalidades humanas : a necessidade de uma abordagem interdisciplinar em ergonomia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/laboreal.18054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail et risques psycho-sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Documentation française, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail se réfléchit de façon pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail &amp; sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Risques Psycho-Sociaux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIRECCTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler le dimanche a-t-il un impact sur la santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctissimo </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois mesures pour se sentir mieux au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternatives Economiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veut-on travailler 7 jours sur 7 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Est Républicain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêtez les machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place pour les ergonomes face au diktat de la productivité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (quotidien national)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experts et dessinateurs se croisent au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Humanité (quotidien national)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessine-moi la vie au boulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working in large food retailers in France and the USA: The key role of institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Employment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.588-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working in large food retailers in France and the USA: The key role of institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Employment and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (4), pp.588-605. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0950017012445105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volver a pensar la organización del tiempo de trabajo cuando la tecnología cambia: el caso del equipo de operación de una central nuclear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gadbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ghéquière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de La Garza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboreal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (2), pp.10-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01058861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et le terrain : le cas de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et le terrain : le cas de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 675, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibilité assistée par ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, L'informatique au travail, 134, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temporalités dans le travail : effets et régulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie du travail et des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 6 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, Management et Harcèlement : réflexions à partir du cas France Télécom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Llense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps des Humanités : Pourquoi travailler ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campus Condorcet, Mar 2026, Campus Condorcet, Centre des colloques - Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and intervention on atypical working hours through a gender lens: an agenda for future research.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ève Major</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articuler horaires atypiques et vie hors-travail au prisme du genre : développement d’un partenariat interdisciplinaire Québec-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Messing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bernstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58e Congrès de la SELF : Ergonomie, communauté(s) et société : entre héritages et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing safe work activities in the industries 4.0 by analysing work activity and occupational exposure: Methodological development and Industrial application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chizallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Lafeuillade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Peña-Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Triennial Congress of the International Ergonomics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Ergonomics Association, Aug 2024, Seogwipo, Jeju Island, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical schedules in France: an overview from the perspective of social and gender inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Tirilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Cheyrouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDIVOSH 2023: Immigration, Diversity of the Workforce, Precariousness and Vulnerabilities in OSH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un projet social et sociétal autour du travail. Tendances et ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Stankovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SELF. Développer l'écologie du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint denis de La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do French teleworkers say about the evolution of their work activity? Comparing interviews during two phases of the covid-19 pandemic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAOHP, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et incidences des nouvelles organisations flexibles de travail (flexoffice – télétravail) sur les pratiques professionnelles individuelles et collectives et la santé des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9eme Junior Colloque RPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RPTO, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités et temporalités contemporaines : comment les nouvelles formes de temps de travail affectent ceux qui y sont assujettis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème Congrès International de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ergonomie de Langue Française, Jul 2022, Genève (CH), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler dans le spectacle : Engagement, reconnaissance, emploi, métiers, conditions de travail & Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e édition des Rencontres Recherche et Création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR, CMB &amp; Festival d’Avignon, Jul 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que disent les télétravailleurs en confinement contraint sur leur activité de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème Congrès de l’AIPTLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AIPTLF, Jul 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ergonomie est-elle soluble dans les médias ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès International de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relève de poste dans une unité de pneumologie : regards croisés sur les stratégies des infirmiers/ières de jour et de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Valez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Valverde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès International de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tâches interférentes et travail des cadres : l'expérience des NTIC et des open space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poiret Lucille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème Congrès International de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF, Oct 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de travail, temps de l’activité : pour une approche qualitative et plurielle du temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simpósio França-América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Habana, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes modalités d’organisation des Horaires Atypiques et leurs conséquences sur la Vie Hors Travail : Le travail de nuit dans les établissements de santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence pour la Société Suisse de santé au travail en établissements de soins - SOHF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Paris Nanterre, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horaires de travail et société : quels constats, quelles évolutions en Europe et en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 48ème Congrès de la SELF- Ergonomie et société : quelles attentes ? quelles réponses ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entreprise sociale est-elle la condition pour favoriser le bonheur de travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Débats citoyens en Auverge – Rhône - Alpes, Table ronde publique, Lycée agricole public de Valentin. Bourg-lès-Valence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bourg-lès-Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de vie au travail : Conjuguer l’individuel et le collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">forum "Qualité de Vie au Travail", Aéroports de Paris : Orly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Orly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de vie au travail : Conjuguer l’individuel et le collectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum "Qualité de Vie au Travail", Aéroports de Paris : Roissy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre heureux au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de la Fédération des Entreprises de Propreté (FEP), les 20 ans du FARE, Cirque d'hiver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bonheur au Travail : Utopie ou Défi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière, PROGICIEL l’entreprise du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps et Espace de travail de nouvelles frontières, de nouveaux enjeux pour la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l’Office Cantonal de l'Inspection et des Relations du Travail (OCIRT) et de l’Association des Médecins du canton de Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cinéma et l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions d’Humanités - Les débats de La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par l’Université Paris Nanterre, le Conseil général des Hauts-de-Seine, Defacto et EY, Mar 2014, Paris Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La double détermination des effets du Travail Posté sur la santé et la Vie Hors Travail : Vers des analyses systémiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Direction de l’Administration Pénitentiaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with symptoms for work : the case of absenteeism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International du DIM GESTES (Groupe d’études sur le travail et la souffrance au travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Reconnaissance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national des responsables régionaux CTST (conditions de travail et santé au travail)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Direction Générale de Pôle Emploi - Direction des relations sociales - Département Ressources humaines, relations sociales, conditions de travail, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horaires de travail et Société : quels constats, quelles évolutions en Europe et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48eme Congrès International de la Société d’Ergonomie de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du travail dans la société et les enjeux de la parité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat - Théâtre municipal de l'Espace-Planoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etre heureux au travail ? Quelles voix possibiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence - Salon National des Comité d’Entreprise, CNIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, La Défense Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix : Travail, salariat, urbanisme à l'épreuve des crises du XXI siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Vuibert. , 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EtreS au Travail - Working Life - Working Lives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Intervalles. , 128 p., 2019, 978-2-36956-076-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrivons le travail ! Lycéens et chercheurs : écritures croisées sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Edey Gamassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 359 p., 2018, 978-2-36630-071-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bonheur au Travail ? : Regards croisés de dessinateurs de presse et d’experts du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Édition du Cherche-Midi, 175 p., 2013, 978-2-7491-3173-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pérenniser le télétravail au-delà de la crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d’affaires à l’heure des choix : Travail, salariat, urbanisme à l'épreuve des crises du XXI siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2023, 978-2311626537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexibiliser l'espace de travail : entre gains fonciers et pertes de repères des salariés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands quartiers d'affaires à l'heure des choix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-311-62653-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail en confinement contraint : le point de vue des salariés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La digitalisation du travail.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-1-78405-823-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telework in Lockdown: The Employee Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitalization of Work: New Spaces and New Working Times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119988434.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le temps nous est conté&amp;quot;. Pour une approche qualitative et plurielle du temps de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hernandez, Jorge Juan Roman ; Lhuilier, Dominique ; Araujo, José Newton Garcia de ; Pujol, Andrea. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivité et travail : entre mal-être et bien-être. Subjetividad y trabajo : entre el mal-estar y el bien-estar. Subjetividade e trabalho : entre mal-estar e bem-estar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-343-20509-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le temps ,nous est conté&amp;quot;... Pour une approche qualitative et plurielle du temps de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subjectivité et travail - Entre mal-être et bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et culture, dix ans d’expérimentation et innovation scientifique et pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ecrivons le travail ! Lycéens et chercheurs : écritures croisées sur le travail », Prunier-Poulmaire, S., Edey Gamassou, C. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Octarès, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Constrained to Constructed Working Time: Toward an Enabling Organization of Work in Rotating Shifts and Night Shifts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Toupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Falzon, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 81-94, 2014, 9781482235623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps contraint au temps construit : vers une organisation capacitante du travail en horaires alternants et de nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Toupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie constructive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.75--88, 2013, 978-2-13-060748-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working Hard in Large French Retailers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eve Caroli, Jérôme Gautié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low wage work in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Russell-Sage Foundation, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00754762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le questionnaire s’impose à l’ergonome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gadbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Volkoff (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ergonomie et les chiffres de la santé au travail : ressources, tensions et pièges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le numérique transforme le travail. Humaniser le travail pour enrayer le chômage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie fractionnée des agents de propreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail se réfléchit de façon pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work'n'roll ou le travail en mode majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientifiques et artistes confrontent sur scène leur vision du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération Zombie : bienvenu dans un monde sans sommeil…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail et Flex office : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Télétravail, Flex office, Co-Working : Enjeux et incidences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Vayre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris Nanterre; Chaire La Défense en Perspectives; Fondation Université Paris Nanterre. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05590107v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2026.103941" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05170347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Guen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104591" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258253v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Maillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148731" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323419v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18120" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04323327v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903147v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903309v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903311v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754714v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Berry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tilly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0950017012445105" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058686v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gadbois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gh&#233;qui&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de La Garza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643161v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634194v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadbois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guyot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laville" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05562003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Llense" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248430v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Messing" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05060944v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156157v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cheyrouze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281391v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Stankovic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325075v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258343v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325090v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valverde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poiret Lucille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325094v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02898118v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905391v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905394v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932043v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02898110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02933310v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888880v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905406v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04323289v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322983v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794032v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/234-ecrivons-le-travail-.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02904948v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323471v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311626537-les-grands-quartiers-d-affaires-l-heure-des-choix" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04790887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04262076v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119988434.ch5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325039v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094305v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02904950v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625233v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Constructive-Ergonomics/Falzon/p/book/9781482235623" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625234v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754762v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643101v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899814v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04325108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903193v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903295v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903301v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258553v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258533v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05613034v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Cheyrouze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Tirilly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05590107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Valentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2026.103941" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05170347v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chizallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lafeuillade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Le Guen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pe&#241;a-Jimenez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2025.104591" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258253v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Maillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14148731" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18120" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142702v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboreal.18054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04323327v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903303v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903309v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903639v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903650v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903642v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058686v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Berry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Carr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tilly" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0950017012445105" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gadbois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gh&#233;qui&#232;re" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de La Garza" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634194v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadbois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guyot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05562003v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pasquier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Llense" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248430v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Messing" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05060944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156157v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281391v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Stankovic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258499v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258515v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325075v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258343v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325090v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Valverde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325087v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poiret Lucille" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325094v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02898118v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02898110v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02933310v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932074v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905406v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888880v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932445v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02932062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04323289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04322983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Edey Gamassou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/le-travail-en-debats/234-ecrivons-le-travail-.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02904948v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cros" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr/ouvrage/9782311626537-les-grands-quartiers-d-affaires-l-heure-des-choix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04790887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04262076v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258317v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119988434.ch5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04325039v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02904950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625233v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Constructive-Ergonomics/Falzon/p/book/9781482235623" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01625234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pjse.hal.science/halshs-00754762v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643101v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02899814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04325108v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903193v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903295v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903301v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258553v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04258533v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>