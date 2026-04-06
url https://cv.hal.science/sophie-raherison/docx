--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00557458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of antibiotics on Chlamydia trachomatis viability as determined by real-time quantitative PCR.</w:t>
+                <w:t xml:space="preserve">Semimechanistic pharmacokinetic-pharmacodynamic model with adaptation development for time-kill experiments of ciprofloxacin against Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peuchant</w:t>
+                <w:t xml:space="preserve">Nicolas Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Raherison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Duvert</w:t>
+                <w:t xml:space="preserve">Claire Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïthé Clerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Raherison</w:t>
+                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Bébéar</w:t>
+                <w:t xml:space="preserve">Manuella Marliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (6), pp.2379-2384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.023887-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01478-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00555393v1</w:t>
+                <w:t xml:space="preserve">inserm-00533219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semimechanistic pharmacokinetic-pharmacodynamic model with adaptation development for time-kill experiments of ciprofloxacin against Pseudomonas aeruginosa</w:t>
+                <w:t xml:space="preserve">The effects of antibiotics on Chlamydia trachomatis viability as determined by real-time quantitative PCR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Grégoire</w:t>
+                <w:t xml:space="preserve">Olivia Peuchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Duvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïthé Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Raherison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuella Marliat</w:t>
+                <w:t xml:space="preserve">Christiane Bébéar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 54 (6), pp.2379-2384. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01478-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.023887-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00533219v1</w:t>
+                <w:t xml:space="preserve">inserm-00555393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Active Efflux in Resistance to Ciprofloxacin and to Ethidium Bromide by Mycoplasma hominis</w:t>
               </w:r>
@@ -968,51 +968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille de Barbeyrac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raherison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Prudhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Semaille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sti.2009.038752" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00555393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Duvert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;th&#233; Clerc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane B&#233;b&#233;ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.023887-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Marliat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01478-08" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;b&#233;ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.46.3.672-679.2002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maniveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Fofana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Lacotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Da Re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille de Barbeyrac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raherison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Prudhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Semaille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sti.2009.038752" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Marliat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01478-08" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00555393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Duvert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;th&#233; Clerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane B&#233;b&#233;ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.023887-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;b&#233;ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.46.3.672-679.2002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maniveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Fofana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Lacotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Da Re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>