--- v1 (2026-04-06)
+++ v2 (2026-05-31)
@@ -100,459 +100,459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Chlamydia trachomatis: results from the first national population-based survey in France</w:t>
+                <w:t xml:space="preserve">Semimechanistic pharmacokinetic-pharmacodynamic model with adaptation development for time-kill experiments of ciprofloxacin against Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Goulet</w:t>
+                <w:t xml:space="preserve">Nicolas Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertille de Barbeyrac</w:t>
+                <w:t xml:space="preserve">Sophie Raherison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Raherison</w:t>
+                <w:t xml:space="preserve">Claire Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Prudhomme</w:t>
+                <w:t xml:space="preserve">Emmanuelle Comets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Semaille</w:t>
+                <w:t xml:space="preserve">Manuella Marliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 86 (4), pp.263. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (6), pp.2379-2384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/sti.2009.038752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01478-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557458v1</w:t>
+                <w:t xml:space="preserve">inserm-00533219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semimechanistic pharmacokinetic-pharmacodynamic model with adaptation development for time-kill experiments of ciprofloxacin against Pseudomonas aeruginosa</w:t>
+                <w:t xml:space="preserve">The effects of antibiotics on Chlamydia trachomatis viability as determined by real-time quantitative PCR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Grégoire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Olivia Peuchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Duvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïthé Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Raherison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuella Marliat</w:t>
+                <w:t xml:space="preserve">Christiane Bébéar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 54 (6), pp.2379-2384. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01478-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.023887-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00533219v1</w:t>
+                <w:t xml:space="preserve">inserm-00555393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of antibiotics on Chlamydia trachomatis viability as determined by real-time quantitative PCR.</w:t>
+                <w:t xml:space="preserve">Prevalence of Chlamydia trachomatis: results from the first national population-based survey in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Peuchant</w:t>
+                <w:t xml:space="preserve">Véronique Goulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Duvert</w:t>
+                <w:t xml:space="preserve">Bertille de Barbeyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Raherison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïthé Clerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Raherison</w:t>
+                <w:t xml:space="preserve">Muriel Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Bébéar</w:t>
+                <w:t xml:space="preserve">Caroline Semaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Sexually Transmitted Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (4), pp.263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.023887-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/sti.2009.038752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00555393v1</w:t>
+                <w:t xml:space="preserve">hal-00557458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Active Efflux in Resistance to Ciprofloxacin and to Ethidium Bromide by Mycoplasma hominis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Raherison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -968,51 +968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557458v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille de Barbeyrac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raherison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Prudhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Semaille" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sti.2009.038752" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Marliat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01478-08" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00555393v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Duvert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;th&#233; Clerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane B&#233;b&#233;ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.023887-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;b&#233;ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.46.3.672-679.2002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maniveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Fofana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Lacotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Da Re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00533219v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gr&#233;goire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raherison" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Marliat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01478-08" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00555393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Peuchant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Duvert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;th&#233; Clerc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane B&#233;b&#233;ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.023887-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557458v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Goulet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille de Barbeyrac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Prudhomme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Semaille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sti.2009.038752" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Renaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;b&#233;ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.46.3.672-679.2002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Maniveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mathe-Hubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissata Fofana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Lacotte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Da Re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>