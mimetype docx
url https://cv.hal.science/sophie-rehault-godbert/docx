--- v0 (2026-03-24)
+++ v1 (2026-04-25)
@@ -241,51 +241,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -409,5743 +409,5743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment conserver les oeufs ?</w:t>
+                <w:t xml:space="preserve">Proteomic Datasets of Three Hermetia illucens Larvae Forms (Fresh, Dried, and Protein concentrate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Moneim Eid Abdel-Moneim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Méda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Echos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.112741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539385v1</w:t>
+                <w:t xml:space="preserve">hal-05578093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexing chicken embryos by real-time PCR using primers for the KCMF gene located on the W chromosome</w:t>
+                <w:t xml:space="preserve">Comment conserver les oeufs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Echos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05556888v1</w:t>
+                <w:t xml:space="preserve">hal-05539385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on quality parameters of fertilized eggs stored for one week at 12°C and 80 % relative humidity, with or without 2 % CO₂, and after a 24-hour acclimatization at 20°C</w:t>
+                <w:t xml:space="preserve">Sexing chicken embryos by real-time PCR using primers for the KCMF gene located on the W chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Javaloyes</w:t>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Clément Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.112600. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 105 (6), pp.106699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2026.106699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522652v1</w:t>
+                <w:t xml:space="preserve">hal-05556888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that the Bowman-Birk Inhibitor from Pisum sativum affects intestinal proteolytic activities in chickens</w:t>
+                <w:t xml:space="preserve">Dataset on quality parameters of fertilized eggs stored for one week at 12°C and 80 % relative humidity, with or without 2 % CO₂, and after a 24-hour acclimatization at 20°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Moreau</w:t>
+                <w:t xml:space="preserve">Pauline Javaloyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Recoules</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2023.103182⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65, pp.112600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04270641v1</w:t>
+                <w:t xml:space="preserve">hal-05522652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-seq dataset of the chorioallantoic membrane of male and female chicken embryos, after 11 and 15 days of incubation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les souches à double fin marquent des essais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ripoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+                <w:t xml:space="preserve">Sarah Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04675973v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D micro-computed tomography study comparing embryonic skeletal development in layer versus broiler strains of the domestic chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maris Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maris Schneider</w:t>
+                <w:t xml:space="preserve">Shumeng Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shumeng Jia</w:t>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 103 (12), pp.104308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les souches à double fin marquent des essais</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence that the Bowman-Birk Inhibitor from Pisum sativum affects intestinal proteolytic activities in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ripoche</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion de Pauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (1), pp.103182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2023.103182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465783v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un poussin peut-il avoir suffisamment de force pour casser sa coquille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-specific transcriptome of the chicken chorioallantoic membrane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">RNA-seq dataset of the chorioallantoic membrane of male and female chicken embryos, after 11 and 15 days of incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.110830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110754⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04356368v1</w:t>
+                <w:t xml:space="preserve">hal-04675973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fin de l’élimination des poussins mâles d’un jour : le choix du sexage in ovo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sex-specific transcriptome of the chicken chorioallantoic membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Quentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7453⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 116 (1), pp.110754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356381v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allantoic fluid metabolome reveals specific metabolic signatures in chicken lines different for their muscle glycogen content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fin de l’élimination des poussins mâles d’un jour : le choix du sexage in ovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Petit</w:t>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-35652-0⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (4), pp.7453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.4.7453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121199v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-seq analysis of the active chick embryo chorioallantoic membrane reveals genes that encode proteins assigned to ion transport and innate immunity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allantoic fluid metabolome reveals specific metabolic signatures in chicken lines different for their muscle glycogen content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Halgrain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell Hincke</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 115 (2), pp.110564. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.8867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-35652-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957519v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial proteins and peptides in avian eggshell: Structural diversity and potential roles in biomineralization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA-seq analysis of the active chick embryo chorioallantoic membrane reveals genes that encode proteins assigned to ion transport and innate immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell T. Hincke</w:t>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Monget</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1-29. </w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115 (2), pp.110564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.946428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03752173v1</w:t>
+                <w:t xml:space="preserve">hal-03957519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient sources differ in the fertilised eggs of two divergent broiler lines selected for meat ultimate pH</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Concomitant Morphological Modifications of the Avian Eggshell, Eggshell Membranes and the Chorioallantoic Membrane During Embryonic Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.5533. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-09509-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.838013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635531v1</w:t>
+                <w:t xml:space="preserve">hal-03666492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant Morphological Modifications of the Avian Eggshell, Eggshell Membranes and the Chorioallantoic Membrane During Embryonic Development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Welfare issues and potential solutions for laying hens in free range and organic production systems: A review based on literature and interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Georgeault</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.838013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.952922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.952922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666492v1</w:t>
+                <w:t xml:space="preserve">hal-03760602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare issues and potential solutions for laying hens in free range and organic production systems: A review based on literature and interviews</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Egg Storage Duration Prior to Incubation Impairs Egg Quality and Chicken Embryonic Development: Contribution of Imaging Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Filliat</w:t>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Parasote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.952922⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.902154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03760602v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties, Genetics and Innate Immune Function of the Cuticle in Egg-Laying Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garima Kulshreshtha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana D’alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian C. Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rehault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro B. Rodriguez-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.838525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2022.838525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Egg Storage Duration Prior to Incubation Impairs Egg Quality and Chicken Embryonic Development: Contribution of Imaging Technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanille Parasote</w:t>
+                <w:t xml:space="preserve">Eggshell decalcification and skeletal mineralization during chicken embryonic development: defining candidate genes in the chorioallantoic membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Castilla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+                <w:t xml:space="preserve">Marine Crepeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Même</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.902154⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (2), pp.101622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2021.101622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683203v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eggshell decalcification and skeletal mineralization during chicken embryonic development: defining candidate genes in the chorioallantoic membrane</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifaceted roles of the egg perivitelline layer in avian reproduction: Functional insights from the proteomes of chicken egg inner and outer sublayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Même</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Mégane Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psj.2021.101622⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 258, pp.104489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2022.104489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457283v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifaceted roles of the egg perivitelline layer in avian reproduction: Functional insights from the proteomes of chicken egg inner and outer sublayers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Storage Temperature or Thermal Treatments During Long Egg Storage Duration Influences Hatching Performance and Chick Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+                <w:t xml:space="preserve">Maryse Guinebretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Puterflam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Keïta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprot.2022.104489⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.852733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.852733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541518v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03596886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage Temperature or Thermal Treatments During Long Egg Storage Duration Influences Hatching Performance and Chick Quality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nutrient sources differ in the fertilised eggs of two divergent broiler lines selected for meat ultimate pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Thomas</w:t>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.852733. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.5533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.852733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-09509-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03596886v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Separation and Protein Solubilization of the Outer and Inner Perivitelline Sublayers from Hen's Eggs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mégane Brégeon</w:t>
+                <w:t xml:space="preserve">Antimicrobial proteins and peptides in avian eggshell: Structural diversity and potential roles in biomineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Maxwell T. Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3791/61739⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.946428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129191v1</w:t>
+                <w:t xml:space="preserve">hal-03752173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three‐dimensional structures of avian beta‐microseminoproteins: insight from the chicken egg‐specific beta‐microseminoprotein 3 paralog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Open Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (6), pp.1739-1756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2211-5463.13166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review: What are the challenges facing the table egg industry in the next decades and what can be done to address them?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mechanical Separation and Protein Solubilization of the Outer and Inner Perivitelline Sublayers from Hen's Eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I.C. Dunn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/61739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03283630v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, function, and evolution of Gga -AvBD11, the archetype of the structural avian-double-β-defensin family</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+                <w:t xml:space="preserve">Review: What are the challenges facing the table egg industry in the next decades and what can be done to address them?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Meudal</w:t>
+                <w:t xml:space="preserve">T.G.H. van de Braak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I.C. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1912941117⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02522250v1</w:t>
+                <w:t xml:space="preserve">hal-03283630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of structural barriers and innate immune components during incubation of the avian egg : critical interplay between autonomous embryonic development and maternal anticipation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+                <w:t xml:space="preserve">Structure, function, and evolution of Gga -AvBD11, the archetype of the structural avian-double-β-defensin family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène da Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Sophie Iochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Mckee</w:t>
+                <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (2), pp.111-124. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (1), pp.337-345. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000493719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1912941117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02622940v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02522250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seminal acrosin‐inhibitor ClTI1/SPINK2 is a fertility‐associated marker in the chicken</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digestion dynamics in broilers fed rapeseed meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Thelie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Poirier</w:t>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Govoroun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
+                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrd.23153⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-38725-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620572v1</w:t>
+                <w:t xml:space="preserve">hal-02628279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion dynamics in broilers fed rapeseed meal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Recoules</w:t>
+                <w:t xml:space="preserve">The unique features of proteins depicting the chicken amniotic fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lessire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Combes-Soia</w:t>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-38725-1⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp.S174-S190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/mcp.RA117.000459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628279v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unique features of proteins depicting the chicken amniotic fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène da Silva</w:t>
+                <w:t xml:space="preserve">Integrative analysis of transcriptomic data related to the liver of laying hens: from physiological basics to newly identified functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Dombre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magali Chessé</w:t>
+                <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/mcp.RA117.000459⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-019-6185-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626106v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis of transcriptomic data related to the liver of laying hens: from physiological basics to newly identified functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The seminal acrosin‐inhibitor ClTI1/SPINK2 is a fertility‐associated marker in the chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Thelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gloux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Bourin</w:t>
+                <w:t xml:space="preserve">Jean-Claude Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Nys</w:t>
+                <w:t xml:space="preserve">Marina Govoroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fouchécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-019-6185-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (7), pp.762-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.23153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622659v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Golden Egg: Nutritional Value, Bioactivities, and Emerging Benefits for Human Health</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Dynamics of structural barriers and innate immune components during incubation of the avian egg : critical interplay between autonomous embryonic development and maternal anticipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mckee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.111-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000493719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu11030684⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02628471v1</w:t>
+                <w:t xml:space="preserve">hal-02622940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the in vivo digestion of plant proteins in broiler chickens</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Golden Egg: Nutritional Value, Bioactivities, and Emerging Benefits for Human Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps/pew444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu11030684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605968v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating proteins and proteases composing amniotic and allantoic fluids during chicken embryonic development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Egg serpins: The chicken and/or the egg dilemma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (8), pp.2931-2941. </w:t>
+              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.120-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps/pex058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2016.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604552v1</w:t>
+                <w:t xml:space="preserve">hal-01595204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg serpins: The chicken and/or the egg dilemma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mylène da Silva</w:t>
+                <w:t xml:space="preserve">Exploring the in vivo digestion of plant proteins in broiler chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.semcdb.2016.08.019⟩</w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pew444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595204v1</w:t>
+                <w:t xml:space="preserve">hal-01605968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of egg white antibacterial properties during the first half of incubation: A comparative study between embryonated and unfertilized eggs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Investigating proteins and proteases composing amniotic and allantoic fluids during chicken embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 95, pp.2956-2970. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 96 (8), pp.2931-2941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pex058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps/pew271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02632352v1</w:t>
+                <w:t xml:space="preserve">hal-01604552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of egg white heparin-binding proteins: towards the identification of natural antibacterial molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Characterization of egg white antibacterial properties during the first half of incubation: A comparative study between embryonated and unfertilized eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Slugocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.2956-2970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pew271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep27974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01409312v1</w:t>
+                <w:t xml:space="preserve">hal-02632352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The family secrets of avian egg-specific ovalbumin and its related proteins Y and X</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Proteomic analysis of egg white heparin-binding proteins: towards the identification of natural antibacterial molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.115.130856⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02638208v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of embryonic development on the chicken egg yolk plasma proteome after 12 days of incubation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The family secrets of avian egg-specific ovalbumin and its related proteins Y and X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf404512x⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (3), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.115.130856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02631379v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional NMR Structure of Hen Egg Gallin (Chicken Ovodefensin) Reveals a New Variation of the β-Defensin Fold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Hervé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 289 (10), pp.7211-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M113.507046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovalbumin-related Protein X Is a Heparin-binding Ov-Serpin Exhibiting Antimicrobial Activities.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effect of embryonic development on the chicken egg yolk plasma proteome after 12 days of incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlheinz Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Hervé-Grépinet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 288 (24), pp.17285-95. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (12), pp.2531-2540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.469759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf404512x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845174v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive maternal exposure to environmental microbes selectively modulates the innate defences of chicken egg white by increasing some of its antibacterial activities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ovalbumin-related Protein X Is a Heparin-binding Ov-Serpin Exhibiting Antimicrobial Activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Bedrani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hervé-Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Slugocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-13-128⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 288 (24), pp.17285-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.469759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643906v1</w:t>
+                <w:t xml:space="preserve">hal-00845174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic profiling of proteases and antiproteases in the liver of sexually mature hens in relation to vitellogenesis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passive maternal exposure to environmental microbes selectively modulates the innate defences of chicken egg white by increasing some of its antibacterial activities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Cabau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13, 14 p. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-13-128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644010v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection and characterization of recombinant dromedary antiovalbumin antibody fragments that do not cross-react with ovalbumin-related protein x: use for immunoaffinity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic profiling of proteases and antiproteases in the liver of sexually mature hens in relation to vitellogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+                <w:t xml:space="preserve">Magali Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhaq Anouassi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf303053t⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01129680v1</w:t>
+                <w:t xml:space="preserve">hal-02644010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex- and tissue-specific expression of “similar to nothepsin” and cathepsin D in relation to egg yolk formation in Gallus gallus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Selection and characterization of recombinant dromedary antiovalbumin antibody fragments that do not cross-react with ovalbumin-related protein x: use for immunoaffinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhaq Anouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Canepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps.2011-01910⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (49), pp.12157-12163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf303053t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644821v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovocalyxin-36 and other LBP/BPI/PLUNC-like proteins as molecular actors of the mechanisms of the avian egg natural defences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Sex- and tissue-specific expression of “similar to nothepsin” and cathepsin D in relation to egg yolk formation in Gallus gallus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.T. Hincke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 39 (4), pp.971-976. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (9), pp.2288-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BST0390971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps.2011-01910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01129577v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial potential of egg Yolk ovoinhibitor, a multidomain Kazal-like inhibitor of chicken egg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Attucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6203,2860 +6203,3059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and time of storage on protein stability and anti-salmonella activity of egg white.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ovocalyxin-36 and other LBP/BPI/PLUNC-like proteins as molecular actors of the mechanisms of the avian egg natural defences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Baron</w:t>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.T. Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Protection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (4), pp.971-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST0390971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729488v1</w:t>
+                <w:t xml:space="preserve">hal-01129577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des techniques à haut débit (protéomique et transcriptomique) dans l'identification et la caractérisation fonctionnelle des protéines de l'oeuf</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Intérêt nutritionnel de l'oeuf en alimentation humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yamakawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 23 (2), pp.133-140</w:t>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.225-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666661v1</w:t>
+                <w:t xml:space="preserve">hal-02664522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt nutritionnel de l'oeuf en alimentation humaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purification and characterization of avian beta-defensin 11, an antimicrobial peptide of the hen egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve-Grepinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Nau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+                <w:t xml:space="preserve">Thierry Magallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yamakawa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chrystelle Derache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (10), pp.4401-4408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00204-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02664522v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification and characterization of avian beta-defensin 11, an antimicrobial peptide of the hen egg</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gene expression profiling to identify eggshell proteins involved in physical defense of the chicken egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Derache</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00204-10⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (57), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129426v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling to identify eggshell proteins involved in physical defense of the chicken egg</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effect of temperature and time of storage on protein stability and anti-salmonella activity of egg white</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vonick Sibut</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Food Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 73 (9), pp.1604-1612</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662318v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and time of storage on protein stability and anti-salmonella activity of egg white</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effect of temperature and time of storage on protein stability and anti-salmonella activity of egg white.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 73 (9), pp.1604-1612</w:t>
+              <w:t xml:space="preserve">, 2010, 73 (9), pp.1604-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136274v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of the precursor of chicken matrix metalloprotease 2 (pro-MMP-2) in hen egg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L'apport des techniques à haut débit (protéomique et transcriptomique) dans l'identification et la caractérisation fonctionnelle des protéines de l'oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve-Grepinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.133-140</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf8003948⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02660767v1</w:t>
+                <w:t xml:space="preserve">hal-02666661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular approaches for the identification of novel egg components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Identification and characterization of the precursor of chicken matrix metalloprotease 2 (pro-MMP-2) in hen egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Mann</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 63 (01), pp.82-90. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (15), pp.6294-6303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0043933907001298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jf8003948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01347887v1</w:t>
+                <w:t xml:space="preserve">hal-02660767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning of Ovocalyxin-36, a Novel Chicken Eggshell Protein Related to Lipopolysaccharide-binding Proteins, Bactericidal Permeability-increasing Proteins, and Plunc Family Proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Molecular approaches for the identification of novel egg components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emi Murayama</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc D Mckee</w:t>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M610294200⟩</w:t>
+              <w:t xml:space="preserve">World's Poultry Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (01), pp.82-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0043933907001298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05509024v1</w:t>
+                <w:t xml:space="preserve">hal-01347887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités biologiques de l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (4), pp.337-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cloning of Ovocalyxin-36, a Novel Chicken Eggshell Protein Related to Lipopolysaccharide-binding Proteins, Bactericidal Permeability-increasing Proteins, and Plunc Family Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emi Murayama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc D Mckee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 282 (8), pp.5273-5286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M610294200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05509024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Insulin-like growth factor binding proteins (IGFBPs) as potential physiological substrates for human kallikreins hK2 and hK3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mazerbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gutman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 268, pp.2960-2968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (115)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (116)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échanges autour des recherches, des métiers, des parcours de formation et visite (UMR BOA, INRAE)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Performances, santé et bien-être chez trois souches de poulets de chair en reproduction au sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Baux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Derouin Tochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynaud Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stages de troisième en CVL "Sciences pour toutes et tous"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seizièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2026, Tours (FR), France. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572326250887292E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04934510v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des activités de recherches de l'équipe &amp;quot;Biologie de l'Oeuf et Physiologie de la Poule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel J Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Portes Ouvertes: 60 ans de recherches à Nouzilly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologie de la poule, biologie de l’oeuf et applications en filières avicoles –Equipe &amp;quot;Biologie de l'Oeuf et Physiologie de la Poule&amp;quot;, INRAE Centre Val de Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Demi-journée thématique MASTER 2 Physiopathologies et applications en Santé (M2 PAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05318486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual dimorphism during egg incubation and development of ovosexing methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Échanges autour des recherches, des métiers, des parcours de formation et visite (UMR BOA, INRAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Stages de troisième en CVL "Sciences pour toutes et tous"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Val de Loire, Feb 2025, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627854v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œuf, un aliment multifacette</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ovosexage : Etat des lieux, limites et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science 2024 : un océan de savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Sciences, Oct 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée technique "Poules pondeuses":pratiques innovantes pour les éleveurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'agriculture et de l'alimentation biologique, Apr 2024, Les Achards, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736378v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échanges autour des recherches, des métiers, des parcours de formation et visites à l'UMR &amp;quot;Biologie des Oiseaux et Aviculture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+                <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opération "Sciences pour tous"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil régional et rectorat CVdL, Feb 2024, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477759v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovosexage : Etat des lieux, limites et opportunités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Présentation de l’ovosexage comme solution pour éviter l’élimination des poussins mâles de souche &amp;quot;Ponte&amp;quot; et des derniers développements du projet européen PPILOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique "Poules pondeuses":pratiques innovantes pour les éleveurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'agriculture et de l'alimentation biologique, Apr 2024, Les Achards, France</w:t>
+              <w:t xml:space="preserve">Commission "Volailles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Nationale d'Agriculture Biologique, Aug 2024, Webinaire / Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544307v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hen age and egg storage conditions on the quality and protein composition of the vitelline membrane</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Jimenez</w:t>
+                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633408v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de l’ovosexage comme solution pour éviter l’élimination des poussins mâles de souche &amp;quot;Ponte&amp;quot; et des derniers développements du projet européen PPILOW</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Échanges autour des recherches, des métiers, des parcours de formation et visites à l'UMR &amp;quot;Biologie des Oiseaux et Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission "Volailles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Nationale d'Agriculture Biologique, Aug 2024, Webinaire / Paris, France</w:t>
+              <w:t xml:space="preserve">Opération "Sciences pour tous"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil régional et rectorat CVdL, Feb 2024, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673898v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’œuf, un aliment multifacette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Collin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Clément Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t>
+              <w:t xml:space="preserve">Fête de la science 2024 : un océan de savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Sciences, Oct 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908166v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In ovo sexing tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPILOW Final conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Collin; Anthonie Vermue, Jun 2024, Tervuren, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW: Innovations for improving welfare in low-input outdoor and organic pig and poultry farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank A.M. Tuyttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelien Graat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP Webinar: Impacts of Poultry European projects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Apr 2024, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Warin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Reverchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l'allongement de la durée de ponte des poules pondeuses sur la qualité de la membrane vitelline de l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9065,11365 +9264,11434 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sexual dimorphism during egg incubation and development of ovosexing methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
+              <w:t xml:space="preserve">XVI. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198015v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’impact de la durée de stockage des œufs à couver sur leur qualité et le développement embryonnaire : intérêt des approches d’imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Techniques Interfilières du SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Brard-Fuduléa; Armel Donkpegan, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie de l'oeuf fécondé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evènement "Déclics 173"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cercle "Fondation Schlumberger pour l’Education et la Recherche", Dec 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chicken egg: from nutritional basics to newly identified bioactivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Egg-cellence insight : Nourishing consumer choices through quality eggs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DSM Firmenich. Vérane Gigaud, Nov 2023, Village Neuf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04288063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In ovo sexing techniques: current and future developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPILOW autumn school “How to improve welfare in poultry and pig low input outdoor and organic farms?”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04259989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the chorioallantoic membrane and the eggshell during chicken embryonic development: a fine regulation between eggshell decalcification and maintenance of egg defences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomin XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joël Gautron; Marthe Rousseau, Aug 2023, Saint- Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcher sur des oeufs : des oeufs à l’élevage des poules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baraa Ezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le village des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Sciences/INRAE Centre Val de Loire, Oct 2023, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04243746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+                <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03757996v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millifluidic Sensor Designed to Perform the Microwave Dielectric Spectroscopy of Biological Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yegor Kozhemyakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Grenier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Milan, Italy. pp.412-415, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EuMC54642.2022.9924355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis de l'ovosexage précoce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Relevance of non-invasive and non-destructive imaging tools to assess internal quality of table eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Elleboudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire « Alternatives à l’élimination des poussins mâles de la filière ponte »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Nov 2022, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.168-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875175v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in muscle energy stores: impact on reproduction and egg characteristics in meat-type chicken strains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les défis de l'ovosexage précoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WPSA, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Webinaire « Alternatives à l’élimination des poussins mâles de la filière ponte »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Nov 2022, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152751v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of non-invasive and non-destructive imaging tools to assess internal quality of table eggs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Variation in muscle energy stores: impact on reproduction and egg characteristics in meat-type chicken strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.168-168</w:t>
+              <w:t xml:space="preserve">26. World Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WPSA, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750644v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ovosexage en Europe : état des lieux et perspectives éthiques et techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la qualité des oeufs par des méthodes d'imagerie non invasives et non destructrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Antoine Pereira Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elleboudt Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteome and biological functions of inner and outer perivitelline layers in the chicken egg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.ID: 1676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la recherche de nouveaux marqueurs sexuels in ovo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of vitamin D status on chicken growth and breast meat quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bernardet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'animation "Systèmes" de l'UMR BOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550988v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eggshell microbiome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A la recherche de nouveaux marqueurs sexuels in ovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innate immunity in a biomineralized context: trade-offs or synergies?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maxwell Hincke; Sophie Réhault-Godbert, Mar 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">Journée d'animation "Systèmes" de l'UMR BOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180469v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multi-actor PPILOW European project: a participative approach to co-build innovations for welfare improvement in organic pig and poultry farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Micheloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Jamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic World Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFOAM, Sep 2021, Rennes, France. pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The eggshell microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
+              <w:t xml:space="preserve">Innate immunity in a biomineralized context: trade-offs or synergies?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maxwell Hincke; Sophie Réhault-Godbert, Mar 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632430v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the role of the chorioallantoic membrane in eggshell decalcification during chicken embryonic development.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Meloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "Innate immunity in a biomineralized context: trade-offs or synergies ?". Le Studium Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maxwell Hincke; Sophie Réhault-Godbert, Mar 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180446v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œuf: un produit de qualité au cœur de notre alimentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Deciphering the role of the chorioallantoic membrane in eggshell decalcification during chicken embryonic development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeault Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell.T. Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
+              <w:t xml:space="preserve">Symposium "Innate immunity in a biomineralized context: trade-offs or synergies ?". Le Studium Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maxwell Hincke; Sophie Réhault-Godbert, Mar 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085212v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic study of inner and outer hen egg vitelline membranes: insights into the biological functions of vitelline membrane layers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’œuf: un produit de qualité au cœur de notre alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Worshop of "Fundamental Physiology and Perinatal development in Poultry" and "Incubation and Fertility Research Group"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624410v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gga-AvBD11, the archetype of a new structural family of defensins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic analysis of nutrient sources in the embryonic egg of two divergent lines for meat ultimate pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) 2019 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of innate immunity components during incubation of the avian egg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Guabiraba-Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combined worshop of Fundamental physiology and Perinatal development in Poultry and Incubation and Fertility Research Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1399/eps.2019.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vitamin D source on embryo and early chicken development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel egg components and human health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proteomic study of inner and outer hen egg vitelline membranes: insights into the biological functions of vitelline membrane layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII European on the quality of eggs and egg products and XXIV European symposium on the quality of poultry meat symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cesme-Izmir, Turkey. 26 diapositives</w:t>
+              <w:t xml:space="preserve">Combined Worshop of "Fundamental Physiology and Perinatal development in Poultry" and "Incubation and Fertility Research Group"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735240v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation des réserves énergétiques : impact sur la reproduction et les caractéristiques des oeufs à couver en lignées chair</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Novel egg components and human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">XVIII European on the quality of eggs and egg products and XXIV European symposium on the quality of poultry meat symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cesme-Izmir, Turkey. 26 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737893v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Chemerin in the magnum of chicken oviduct, perivitelline membranes, egg white and in extraembryonic annexes: a potential role in embryo development?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+                <w:t xml:space="preserve">Variation des réserves énergétiques : impact sur la reproduction et les caractéristiques des oeufs à couver en lignées chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624803v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défenses naturelles de l’œuf d’oiseau : vers l’identification de nouveaux agents anti-infectieux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expression of Chemerin in the magnum of chicken oviduct, perivitelline membranes, egg white and in extraembryonic annexes: a potential role in embryo development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Brossaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des retraités de l'INRA CdVL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785066v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1ère structure 3D d’une défensine à double motif β-défensine, Gga-AvBD11 du poulet Gallus gallus, et explorations fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5es Journées GDR MuFoPAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition de l’œuf de poule et évolution au cours du développement embryonnaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les défenses naturelles de l’œuf d’oiseau : vers l’identification de nouveaux agents anti-infectieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'oeuf et l'embryon d'oiseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Collin; Sophie Réhault-Godbert, Nov 2017, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">Journée des retraités de l'INRA CdVL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663816v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coproduits de la filière œuf : source de molécules d’intérêt pour l’Industrie Agroalimentaire comme des alternatives aux conservateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Présentation des travaux de recherche sur l’oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du Cluster Food Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Contres, France</w:t>
+              <w:t xml:space="preserve">Commission technique et réglementaire du CNPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607586v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des travaux de recherche sur l’oeuf</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Qualité de l’œuf fertilisé : Caractérisation biochimique et fonctionnelle de l’œuf et des structures extraembryonnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission technique et réglementaire du CNPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">L'oeuf et l'embryon d'oiseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Collin; Sophie Réhault-Godbert, Nov 2017, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737529v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l’œuf fertilisé : Caractérisation biochimique et fonctionnelle de l’œuf et des structures extraembryonnaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Coproduits de la filière œuf : source de molécules d’intérêt pour l’Industrie Agroalimentaire comme des alternatives aux conservateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'oeuf et l'embryon d'oiseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Collin; Sophie Réhault-Godbert, Nov 2017, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">Journée thématique du Cluster Food Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Contres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663827v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comité de pilotage du projet CASDAR QUALICOUV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Composition de l’œuf de poule et évolution au cours du développement embryonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité de pilotage CASDAR QUALICOUV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, NA, France</w:t>
+              <w:t xml:space="preserve">L'oeuf et l'embryon d'oiseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Collin; Sophie Réhault-Godbert, Nov 2017, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603358v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’œuf d’oiseau: une source naturelle d’agents anti-infectieux originaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comité de pilotage du projet CASDAR QUALICOUV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique Biotechnocentre-Biodiversité et Innovations pour la santé et le bien-être</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Olivet, France. 14 p</w:t>
+              <w:t xml:space="preserve">Comité de pilotage CASDAR QUALICOUV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603176v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La poule aux oeufs d'or</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L’œuf d’oiseau: une source naturelle d’agents anti-infectieux originaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village des sciences - INRA Nouzilly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">Journée thématique Biotechnocentre-Biodiversité et Innovations pour la santé et le bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Olivet, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607094v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chicken egg: a multifaced and sophisticated assembly of protective systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Herrsching am Ammersee, Bavaria, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des protéines dans le tractus digestif de poulets de chair nourris avec quatre matières premières protéiques différentes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">La poule aux oeufs d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Village des sciences - INRA Nouzilly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740620v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ovalbumin-related protein X (OVAX) est une protéine apparentée à l'ovalbumine qui possède des activités antibactériennes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Coste</w:t>
+                <w:t xml:space="preserve">Protein digestion in broiler: what are the specificities induced by the protein source in the diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740850v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein digestion in broiler: what are the specificities induced by the protein source in the diet</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Egg ovalbumins revisited: investigating the specificities of ovalbumin, ovalbumin-related protein X and ovalbumin-related protein Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Congres Eggmeat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739197v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg ovalbumins revisited: investigating the specificities of ovalbumin, ovalbumin-related protein X and ovalbumin-related protein Y</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Antibacterial activity of egg albumen during incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Slugocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres Eggmeat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">16. European Symposium on the Quality of Eggs and Egg Products - 22. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800219v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial activity of egg albumen during incubation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">L’ovalbumin-related protein X (OVAX) est une protéine apparentée à l'ovalbumine qui possède des activités antibactériennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Symposium on the Quality of Eggs and Egg Products - 22. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t>
+              <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742730v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ovalbumin related protein X is a heparin-binding glycoprotein exhibiting antimicrobial activities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Coste</w:t>
+                <w:t xml:space="preserve">Caractérisation des protéines dans le tractus digestif de poulets de chair nourris avec quatre matières premières protéiques différentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742864v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on egg proteins and their biological activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foodomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein digestion along the gastrointestinal tract in broiler chickens fed different protein sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg white antimicrobial proteins: identification, characterization and regulation of antimicrobial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wroclaw Banff Egg Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg white antimicrobial proteins: characterization of novel molecules and regulation of egg white activities (invited lecture).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Functional and structural characterization of egg defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Mediterranean Poultry Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Beirut, Lebanon</w:t>
+              <w:t xml:space="preserve">Banff Egg Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. 12 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740550v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg antimicrobial protection in domestic birds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Egg white antimicrobial proteins: characterization of novel molecules and regulation of egg white activities (invited lecture).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVth European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">4. Mediterranean Poultry Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Beirut, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739338v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and structural characterization of egg defensins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Egg antimicrobial protection in domestic birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Rose-Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristianne Cordeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Banff Egg Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. 12 diapositives</w:t>
+              <w:t xml:space="preserve">XIVth European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797356v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the structure-function relationship of egg defensins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Hervé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Madinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de l’activité antimicrobienne de l’œuf et valorisation des œufs clairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défenses antimicrobiennes de l’œuf : de la caractérisation à l’application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session Régionale d'Information Pondeuses et Poulettes dans le Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Valence, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of novel antimicrobial egg proteins and new insights into the regulation of egg innate immunity.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ovalbumin related protein X is a heparin-binding glycoprotein exhibiting antimicrobial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th annual convention of the WPSA-Israel Branch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Jerusalem, Israel. pp.9-10</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745784v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation des propriétés antibactériennes du blanc d’œuf par la poule en réponse à différents stimuli microbiens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Identification of novel antimicrobial egg proteins and new insights into the regulation of egg innate immunity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Paris, FRA., Mar 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">48th annual convention of the WPSA-Israel Branch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Jerusalem, Israel. pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744672v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on egg proteins and their biological activities related to its physical and chemical protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Symposium on the Quality og Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défenses antimicrobiennes de l’œuf : de la caractérisation à l’application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Nationale des professionnels de la poule pondeuse et de l’œuf de consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Pacé, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New advances on egg proteins and their potential for food and non food uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">104th AOCS Annual Meeting and Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The repertoire of antimicrobial molecules of egg white</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modulation des propriétés antibactériennes du blanc d’œuf par la poule en réponse à différents stimuli microbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ghent Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ghent University [Belgium] (UGENT). BEL., Mar 2013, Belgium</w:t>
+              <w:t xml:space="preserve">10. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). Paris, FRA., Mar 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806904v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of embryonic development on the egg yolk plasma proteome during the first 12 days of incubation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The repertoire of antimicrobial molecules of egg white</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51th Meeting of the Incubation and Fertility Research Group, WPSA European Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">Ghent Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ghent University [Belgium] (UGENT). BEL., Mar 2013, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746453v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre l’origine des constituants du jaune d’oeuf pour mieux appréhender leur fonction biologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault</w:t>
+                <w:t xml:space="preserve">The effect of embryonic development on the egg yolk plasma proteome during the first 12 days of incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlheimz Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 11 diapositives</w:t>
+              <w:t xml:space="preserve">51th Meeting of the Incubation and Fertility Research Group, WPSA European Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807654v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial activity of egg white: influence of physico-chemical conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mieux comprendre l’origine des constituants du jaune d’oeuf pour mieux appréhender leur fonction biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
+              <w:t xml:space="preserve">5. Journées d'Animation Scientifique du département Phase (JAS Phase 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Oct 2013, Paris, France. 11 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209474v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in egg proteins involved in egg protection using transcriptomics, proteomics and data mining: novel candidates for exploring regulation of egg innate immunity?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Antibacterial activity of egg white: influence of physico-chemical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Mediterranean Summit of WPSA / 6. International Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Mar 2012, Alexandria, Egypt</w:t>
+              <w:t xml:space="preserve">15. European Symposium on the Quality of Eggs and Egg Products. 21. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Bergamo, Italy. 124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802525v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oeuf de poule : de la caractérisation de ses constituants à leur valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation : moteur de la diversification et de la viabilité des filières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syndicat des Sélectionneurs Avicoles et Aquacoles Français (SYSAAF). FRA., Mar 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activités biologiques du jaune d'oeuf : exemple du système protéases/antiprotéases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Technique Avicole 2012 du SYSAAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Syndicat des Sélectionneurs Avicoles et Aquacoles Français (SYSAAF). FRA., Mar 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and functional characterization of novel antimicrobial proteins using high-throughput, biochemical and microbial approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banff Egg Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'un ELISA quantitatif spécifique de l'ovalbumin-related protein X, (OVAX) une protéine du blanc d'oeuf apparentée à l'ovalbumine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights in egg proteins involved in egg protection using transcriptomics, proteomics and data mining: novel candidates for exploring regulation of egg innate immunity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Hervé-Grépinet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">3. Mediterranean Summit of WPSA / 6. International Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Mar 2012, Alexandria, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744634v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial activity of egg white: identification of novel proteins and changes in anti-Salmonella activity during incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG) Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in egg proteins applying cDNA microarrays to hen oviduct and liver and extensive proteomic data mining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Identification de molécules participant à la protection antimicrobienne de l'œuf par analyse protéomique ou transcriptomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlheinz Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">Demi-journée scientifique : La protéomique et Métabolomique au Service de la Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802514v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de molécules participant à la protection antimicrobienne de l'œuf par analyse protéomique ou transcriptomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">New insights in egg proteins applying cDNA microarrays to hen oviduct and liver and extensive proteomic data mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demi-journée scientifique : La protéomique et Métabolomique au Service de la Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">5. Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744556v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovocalyxin-36 and other LBP/BPI/Plunc- like proteins as molecular actors of the mechanism of the avian egg natural defences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karlheinz Mann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteins with a BPI/LBP/Plunc-like domain: revisiting the old and characterizing the new</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in egg white proteins using cDNA microarrays and extensive proteomic data mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovoinhibitor: Tissular specificity and biological activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium in Turquey Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). Labo/service de l'auteur, Berlin, INT., Jun 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovoinhibiteur : spécificité tissulaire et activités biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coquille, un système de protection efficace de l'oeuf</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Développement d'un ELISA quantitatif spécifique de l'ovalbumin-related protein X, (OVAX) une protéine du blanc d'oeuf apparentée à l'ovalbumine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hervé-Grépinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Seillac, France</w:t>
+              <w:t xml:space="preserve">9. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751315v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in the molecular defence of the chicken egg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Herve-Grepinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the antimicrobial potential of hen egg ovoinhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional genomics reveals numerous novel egg proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">La coquille, un système de protection efficace de l'oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlheinz Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. García-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
+              <w:t xml:space="preserve">23. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755471v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian antimicrobial peptides in hen reproductive tract and egg</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Functional genomics reveals numerous novel egg proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoshinori Mine</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752258v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of novel uterine proteins involved in eggshell formation using cDNA microarrays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Avian antimicrobial peptides in hen reproductive tract and egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve-Grepinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cédric Cabau</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshinori Mine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751521v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la température, du temps de stockage et du développement embryonnaire sur les activités antimicrobiennes du blanc d'oeuf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Screening of novel uterine proteins involved in eggshell formation using cDNA microarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cogburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat. 13. European Symposium on the Quality of Eggs and Eggs Products.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454104v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la température, du temps de stockage et du développement embryonnaire sur les activités antimicrobiennes du blanc d'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Nys</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris (FR), France</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729179v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification par une approche transcriptomique d'un ensemble de protéines potentiellement impliquées dans la formation de la coquille de l'oeuf de poule</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet de la température, du temps de stockage et du développement embryonnaire sur les activités antimicrobiennes du blanc d'oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Françaises de Biologie des Tissus Minéralisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756159v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de nouveaux genes de la coquille potentiellement impliqués dans les défenses naturelles de l'oeuf</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Identification par une approche transcriptomique d'un ensemble de protéines potentiellement impliquées dans la formation de la coquille de l'oeuf de poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cogburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">11. Journées Françaises de Biologie des Tissus Minéralisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751014v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, purification et caractérisation de la beta-defensine aviaire 11 dans l'oeuf de poule</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Identification de nouveaux genes de la coquille potentiellement impliqués dans les défenses naturelles de l'oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753441v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of putative functional proteins in chicken eggshell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Identification, purification et caractérisation de la beta-defensine aviaire 11 dans l'oeuf de poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve-Grepinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757962v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of high-throughput methods to identify novel egg components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Use of high-throughput technologies to identify new egg components with novel biological activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve-Grepinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congrès de la Société d'Electrophorèse et d'Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">International Egg Symposium: "The Return of the Good Egg"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751763v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of high-throughput technologies to identify new egg components with novel biological activities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Avian beta-defensin 11: Identification, purification and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve-Grepinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Egg Symposium: "The Return of the Good Egg"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">25. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757347v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian beta-defensin 11: Identification, purification and characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparison of statistical methods (t-test and mixed model) to identify differentially expressed genes between regions of the laying egg oviduct in loop design microarray experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Cogburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">Journées ouvertes Biologie Informatique Mathématiques 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755694v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of statistical methods (t-test and mixed model) to identify differentially expressed genes between regions of the laying egg oviduct in loop design microarray experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Transcriptional profiling to identify novel antimicrobial egg proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Cogburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vonick Sibut</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ouvertes Biologie Informatique Mathématiques 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lille, France</w:t>
+              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752405v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional profiling to identify novel antimicrobial egg proteins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Identification of new chicken genes coding eggshell proteins potentially involved in the physical defence on the egg using cDNA arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Cogburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757395v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of new chicken genes coding eggshell proteins potentially involved in the physical defence on the egg using cDNA arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Use of high-throughput methods to identify novel egg components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vonick Sibut</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">25. Congrès de la Société d'Electrophorèse et d'Analyse Protéomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752448v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et caractérisation de la métalloprotéase matricielle de type 2 (pro-MMP-2) dans l'oeuf de poule</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Identification of putative functional proteins in chicken eggshell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Jousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve-Grepinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque du groupe thématique "Protéolyse Cellulaire" SFBBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Seillac, France</w:t>
+              <w:t xml:space="preserve">23. World's Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752979v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the precursor form of chicken matrix metalloprotease 2 (pro-MMP-2) in hen egg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Identification of egg antimicrobial peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve-Grepinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756540v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of egg antimicrobial peptides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Identification of the precursor form of chicken matrix metalloprotease 2 (pro-MMP-2) in hen egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750713v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional profiling to identify hen egg proteins involved in the egg's natural defences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry A. Cogburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vonick Sibut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular approaches for the identification of novel egg components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Identification et caractérisation de la métalloprotéase matricielle de type 2 (pro-MMP-2) dans l'oeuf de poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K. Mann</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Vérone, Italy</w:t>
+              <w:t xml:space="preserve">5. Colloque du groupe thématique "Protéolyse Cellulaire" SFBBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453941v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Molecular approaches for the identification of novel egg components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guérin-Dubiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Vérone, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identification of matrix metalloprotease 2 (MMP-2) in unfertilized egg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Semilnar Cost 923: Multidisciplinary Hen Egg Reseach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20433,3604 +20701,3604 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation et validation d'une technique de sexage moléculaire (espèce Gallus gallus) par PCR en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras (JRAPFG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression of two egg proteins, VMO1 and AvBD11, in the laying hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bernardet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI. European Poultry Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of lengthening the laying period of laying hens on egg quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural modifications of the chorioallantoic membrane and the inner eggshell during chicken embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell T Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
+              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750803v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computed Tomography and Magnetic Resonance Imaging to phenotype fertilized eggs during incubation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ines Castilla</w:t>
+                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bernardet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750416v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de l'allongement de la période de ponte des poules pondeuses sur la qualité des oeufs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Ledru</w:t>
+                <w:t xml:space="preserve">Evaluation de l’intérêt des outils d’imagerie (IRM et CT-Scan) pour phénotyper les œufs embryonnés : étude des effets de la durée de stockage sur le développement embryonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parasote Vanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castilla Ines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France. 2022</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605492v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbodefect - Impact d'un fort taux de CO2 en début d'incubation des œufs sur les défauts musculaires du poulet de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+                <w:t xml:space="preserve">INOVE : Recherche d’INdicateurs in OVo du statut Energétique de l’animal pour des applications en sélection et en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819973v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications of the chorioallantoic membrane and the inner eggshell during chicken embryonic development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Computed Tomography and Magnetic Resonance Imaging to phenotype fertilized eggs during incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanille Parasote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Castilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776963v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’intérêt des outils d’imagerie (IRM et CT-Scan) pour phénotyper les œufs embryonnés : étude des effets de la durée de stockage sur le développement embryonnaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+                <w:t xml:space="preserve">Effects of lengthening the laying period of laying hens on egg quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">26. World’s Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678041v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INOVE : Recherche d’INdicateurs in OVo du statut Energétique de l’animal pour des applications en sélection et en élevage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+                <w:t xml:space="preserve">Conséquences de l'allongement de la période de ponte des poules pondeuses sur la qualité des oeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Souchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Phase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227268v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par spectroscopie 1H-NMR du profil métabolique du liquide allantoïque au cours du développement embryonnaire de deux lignées de poulets divergentes pHu- et pHu+</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of variation in energy stores on reproduction and egg characteristics of meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Montigny</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 2019</w:t>
+              <w:t xml:space="preserve">XI European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735926v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new structural family for antimicrobial defensins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+                <w:t xml:space="preserve">From eggshell decalcification to skeleton mineralization of chicken embryos during incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR : a tool for biology XIth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combined workshop of Fundamental physiology and Perinatal development in Poultry and Fertility Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1399/eps.2019.291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919171v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude protéomique et fonctionnelle des couches interne et externe de la membrane vitelline de l’œuf de poule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+                <w:t xml:space="preserve">Etude par spectroscopie 1H-NMR du profil métabolique du liquide allantoïque au cours du développement embryonnaire de deux lignées de poulets divergentes pHu- et pHu+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Martias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
+              <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624477v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of variation in energy stores on reproduction and egg characteristics of meat-type chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">A new structural family for antimicrobial defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. 2019</w:t>
+              <w:t xml:space="preserve">NMR : a tool for biology XIth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737377v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From eggshell decalcification to skeleton mineralization of chicken embryos during incubation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+                <w:t xml:space="preserve">Etude protéomique et fonctionnelle des couches interne et externe de la membrane vitelline de l’œuf de poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined workshop of Fundamental physiology and Perinatal development in Poultry and Fertility Research Group</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737938v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Défis scientifiques Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique des couches interne et externe de la membrane vitelline de l’œuf de poule (Gallus gallus)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mégane Brégeon</w:t>
+                <w:t xml:space="preserve">Altération de l’activité des protéases digestives du poulet par un inhibiteur trypsique (Bowman-Birk inhibitor) présent dans l’aliment à base de pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion de Pauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Colloque Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
+              <w:t xml:space="preserve">RFL2 : 2eme Rencontres Francophones sur les Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624450v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altération de l’activité des protéases digestives du poulet par un inhibiteur trypsique (Bowman-Birk inhibitor) présent dans l’aliment à base de pois</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moreau</w:t>
+                <w:t xml:space="preserve">Analyse protéomique des couches interne et externe de la membrane vitelline de l’œuf de poule (Gallus gallus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2 : 2eme Rencontres Francophones sur les Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Toulouse, France. 2018</w:t>
+              <w:t xml:space="preserve">31. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785479v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser pour mieux comprendre le rôle des fluides amniotique et allantoïque au cours du développement de l’embryon de poulet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Investigating the role of the amniotic and allantoic fluids during the development of the chicken embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">Chick meeting du GDR 3604 "Modèle aviaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604371v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of the amniotic and allantoic fluids during the development of the chicken embryo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Caractériser pour mieux comprendre le rôle des fluides amniotique et allantoïque au cours du développement de l’embryon de poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chick meeting du GDR 3604 "Modèle aviaire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France. , 2017</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France. ITAVI - Institut Technique de l'Aviculture, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 12, 1222 p., 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604388v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle des protéines liant l'héparine sécrétées par l'oviducte de poule dans la fertilité du spermatozoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des protéines de colza résistantes à la digestion chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Quinsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the role of the chicken amniotic fluid during embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Combes Soia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSE Medicinal USe of Eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journées du GDR MuFoPAM « MultiFonction des Peptides antimicrobiens »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Tours, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of protein fractions in digesta of broilers fed with four different protein sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Protein digestion re-visited by proteomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t>
+              <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739198v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de la β-défensine 11 aviaire (AvBD11) dans l’oeuf de cane (Anas platyrhynchos)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Investigating the role of amniotic and chorioallantoic fluids in the protection of the chicken embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées du GDR MuFoPAM « MultiFonction des Peptides antimicrobiens »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Orléans, France. , 2015</w:t>
+              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG)-Meeting and 7th Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry (PDP-Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800807v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein digestion re-visited by proteomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Narcy</w:t>
+                <w:t xml:space="preserve">Identification de la β-défensine 11 aviaire (AvBD11) dans l’oeuf de cane (Anas platyrhynchos)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Granel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. , 2015</w:t>
+              <w:t xml:space="preserve">2. Journées du GDR MuFoPAM « MultiFonction des Peptides antimicrobiens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Orléans, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331455v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the role of amniotic and chorioallantoic fluids in the protection of the chicken embryo</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of protein fractions in digesta of broilers fed with four different protein sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Incubation and Fertility Research Group (IFRG)-Meeting and 7th Combined Workshop on Fundamental Physiology and Perinatal Development in Poultry (PDP-Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany. , 2015</w:t>
+              <w:t xml:space="preserve">20th European Symposium on Poultry Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741211v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des matières premières sur les activités des protéases digestives chez le poulet de chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité antibactérienne du blanc d'oeuf au cours de l'incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Slugocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. , 2015, 11èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallin is a chicken egg beta-defensin with a narrow antibacterial spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Symposium on Antimicrobial Peptides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Lorient, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24040,179 +24308,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les oeufs c'est ouf&amp;quot;, livre numérique réalisé par les élèves et les enseignantes du collège Saint-Exupéry de Saint-Jean-de-Braye (45) dans le cadre du dispositif &amp;quot;La main à la pâte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Aussourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lecture Jeunesse, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research topic: Innate Immunity in a Biomineralized Context. Frontiers in Immunology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell.T. Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24222,1549 +24490,1549 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in understanding and optimizing egg natural defenses against pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cristina Alamprese; Yves Nys; Yoshinori Mine; Vincent Guyonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in improving the safety and quality of eggs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Burleigh Dodds Science Publishing, 2025, 978-1-80146-875-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitellogenesis and Yolk Proteins, Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Biomedical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-21477-6.00101-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 3. Egg biosynthesis, structure and general composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prof. Yoshinori Mine; Dr. Vincent Guyonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Egg Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2023, 1032156600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innate defenses of the avian egg.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell.T. Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernd Kaspers Karel Schat Thomas Göbel Lonneke Vervelde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Avian Immunology. 3rd Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2021, 9780128187081</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03336191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 14. Bioactive Minor Egg Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wu J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eggs as Functional Foods and Nutraceuticals for Human Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Society of Chemistry, pp.406, 2019, Food Chemistry, Function and Analysis, 978-1-78801-213-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781788013833-00259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitellogenesis and yolk proteins, Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 6: Comparative Reproduction (2ème ed.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier, Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-0-12-815145-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-809633-8.20568-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the natural antibacterial defences of egg white and their regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Achieving sustainable production of eggs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burleigh Dodds Science Publishing Limited</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 430 p, 2017, 9781786760760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of high-throughput technology to identify new egg components</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Molecules involved in chemical defence of the chicken egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve-Grepinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products. Vol.1 Egg chemistry, production and consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808281v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecules involved in chemical defence of the chicken egg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Use of high-throughput technology to identify new egg components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G. Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving the safety and quality of eggs and egg products. Vol.1 Egg chemistry, production and consumption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 213, Woodhead Publishing Ltd, 2011, Woodhead Publishing Series in Food Science, Technology and Nutrition, 978-1-84569-754-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805911v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault</w:t>
+                <w:t xml:space="preserve">Compounds with antibacterial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive egg compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820651v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compounds with antibacterial activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+                <w:t xml:space="preserve">Antiproteases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive egg compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453938v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiproteases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Proteases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioactive egg compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820217v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides dérivés d'une beta-défensine 11 aviaire et leurs utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Iochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO 2020/030773 A1. AMV; SA, 3IMo, AIM. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraction de protéines et peptides issus du blanc d'oeuf et protéine issue du blanc d'oeuf et leur utilisation comme agent anti-listeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: WO 2011151407 A1. 2011, 28 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25774,931 +26042,931 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échanges autour des recherches de l'équipe BOPP sur la qualité de l'oeuf de consommation, des métiers, et de l'Assurance Qualité de l'UMR BOA (INRAE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Échanges autour des recherches de l'équipe BOPP, des métiers et de l'Assurance-Qualité (UMR BOA, INRAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Javaloyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067571v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échanges autour des recherches de l'équipe BOPP, des métiers et de l'Assurance-Qualité (UMR BOA, INRAE)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Échanges autour des recherches de l'équipe BOPP sur la qualité de l'oeuf de consommation, des métiers, et de l'Assurance Qualité de l'UMR BOA (INRAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gérard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067551v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Village des sciences_FDS2023_INRAE. Interview TV Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le journal de TV Tours du 16/10/2023. FETE DE LA SCIENCE / Quand l'Inrae de Nouzilly s'ouvre au public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Village des sciences_FDS2023_INRAE. Interview France 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France 3 Centre Val de Loire - ICI 19/20 - Reportage de Julien Bernier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgré l’interdiction du broyage des poussins mâles, une partie sera encore tuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Quenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW, a European project dedicated to welfare in Poultry and PIg Low-input outdoor and Organic production systems - Newsletter issue 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare Castellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AvBD11, une protéine naturelle de l’œuf au potentiel thérapeutique prometteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du symbole à l'assiette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier d'évaluation HCERES de l'Unité de Recherches Avicoles (Vague C : campagne d’évaluation 2016 - 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 212 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oeuf et ses secrets-Allodocteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26708,740 +26976,740 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of innate immunity at biomineralized barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell T Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LE STUDIUM Institute for Advanced Studies. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04194913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin de l’élimination des poussins mâles : où en est-on dans la mise au point des méthodes de sexage in ovo et des autres alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Académie d'agriculture de France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03254695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la minéralisation du squelette au cours du développement de l’embryon d’oiseau (Gallus gallus)</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Stage] INRAE. 2021</w:t>
+                <w:t xml:space="preserve">PPILOW 1st technical report. Part B.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Walley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Thobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03248658v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW 1st technical report. Part B.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] INRAE. 2021</w:t>
+                <w:t xml:space="preserve">Etude de la minéralisation du squelette au cours du développement de l’embryon d’oiseau (Gallus gallus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Stage] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03789886v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur le mémoire de thèse de Patricio FELIPE JAQUE GONZALEZ pour obtenir le titre de docteur. Intitulé du mémoire : Instrumentations radiofréquences pour l’agriculture de précision : Application à la filière aviaire pour le sexage précoce in et ex ovo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable 2.1-Rapport sur la purification de 7 protéines et peptides de l’œuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Mills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'évaluation du mémoire de thèse de Ruth Raspoet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2014, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme PAIB2 : Dossier de labellisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Taragnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27451,113 +27719,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liquides amniotique et allantoïque de l'oeuf de poule : caractérisation et rôles dans la protection de l'embryon au cours du développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Tours, Région Centre Val de Loire, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02888897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27567,91 +27835,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université François Rabelais (Tours), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02798466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27661,329 +27929,329 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oeuf aux trésors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. Ecole primaire Romain Rolland, 37100 Tours (élèves de CM1/CM2), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement embryonnaire chez l'oiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement embryonnaire chez l’oiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Master Biologie de la Reproduction, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’oeuf de poule: un produit de qualité au coeur de notre alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Travel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27993,545 +28261,545 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la durée de stockage et du taux de CO2 dans l’environnement sur la qualité de l’oeuf à couver et le développement embryonnaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Identification et caractérisation structurale de molécules bioactives présentes dans un aliment pour poulet de chair, enrichi en larves de mouche soldat noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solal Oziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Biologie animale. 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Life Sciences [q-bio]. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208229v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et caractérisation structurale de molécules bioactives présentes dans un aliment pour poulet de chair, enrichi en larves de mouche soldat noire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solal Oziel</w:t>
+                <w:t xml:space="preserve">Impact de la durée de stockage et du taux de CO2 dans l’environnement sur la qualité de l’oeuf à couver et le développement embryonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pereira Semedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Moreau</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Life Sciences [q-bio]. 2025</w:t>
+                <w:t xml:space="preserve">Pauline Javaloyes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biologie animale. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208218v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche d’ovomarqueurs sexuels dimorphiques au cours du développement embryonnaire de l’oiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la décalcification de la coquille de l'oeuf à la minéralisation osseuse de l'embryon d'oiseau INRA UMR Biologie des Oiseaux et Aviculture (BOA) équipe Défense de l'OEuf, Valorisation et Evolution (DOVE) 37380 NOUZILLY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bernardet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions du liquide amniotique de l'oeuf de poule (Gallus gallus) dans la protection antibactérienne de l'embryon : Caractérisation et identification des protéines liant l'héparine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'activité antimicrobiennes de peptides dérivés de protéines antimicrobiennes de l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId551"/>
+      <w:footerReference w:type="default" r:id="rId560"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28599,51 +28867,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0D76C59"/>
+    <w:nsid w:val="A3BE808B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -28830,51 +29098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-rehault-godbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2800-3417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060242485" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.rehault-godbert@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539385v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556888v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106699" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05522652v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112600" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04270641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Pauw" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103182" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675973v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110830" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Schneider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumeng Jia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gambier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104308" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465783v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ripoche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727189v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110754" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7453" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35652-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957519v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110564" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09509-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.838013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Filliat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.952922" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590644v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Kulshreshtha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D&#8217;alba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. Dunn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rehault-Godbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.838525" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Parasote" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.902154" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crepeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101622" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03541518v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2022.104489" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596886v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.852733" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129191v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61739" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283630v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G.H. van de Braak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Dunn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100282" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622940v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mckee" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493719" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23153" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628279v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38725-1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622659v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6185-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628471v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030684" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605968v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sabboh-Jourdan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew444" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604552v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex058" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632352v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew271" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409312v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27974" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638208v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130856" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631379v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Mann" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf404512x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845174v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;-Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.469759" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643906v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-128" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644010v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-457" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129680v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhaq Anouassi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf303053t" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644821v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01910" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129577v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hincke" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390971" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attucci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203339t" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729488v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666661v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve-Grepinet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamakawa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129426v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00204-10" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662318v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-57" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136274v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660767v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8003948" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZLS8JD73-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347887v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001298" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDB4F25CDF147C663FDFC0481F6E9C56D13BDDF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05509024v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Murayama" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D Mckee" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610294200" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453963v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679809v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazerbourg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tremblay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gutman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934510v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nowakowski" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084258v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318486v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627854v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477759v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544307v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673898v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627851v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613557v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A.M. Tuyttens" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240666v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332223v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288063v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259989v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194885v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757996v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03805540v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Kozhemyakin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924355" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875175v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152751v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750644v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Adriaensen" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605425v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605485v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboudt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750662v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550988v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180469v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180446v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeault Sonia" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085212v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624410v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737061v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735240v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737893v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624803v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Brossaud" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785066v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663816v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607586v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737529v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663827v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603358v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603176v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607094v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741061v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740620v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740850v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739197v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800219v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742730v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742864v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792816v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739256v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738485v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740550v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739338v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianne Cordeiro" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793306v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209840v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745784v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744672v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747444v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209839v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808179v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806904v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746453v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheimz Mann" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807654v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209474v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802525v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802385v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809620v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744681v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744634v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803542v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744556v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745100v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745325v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746471v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751315v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hincke" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751577v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754521v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755471v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Righetti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752258v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Mine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751521v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cogburn" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454104v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729179v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nys" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756159v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751014v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753441v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757962v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jousset" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751763v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757347v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755694v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752405v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Cogburn" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757395v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752448v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752979v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756540v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750713v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757086v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A. Cogburn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453941v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751278v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560688v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Millet" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750416v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776963v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T Hincke" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678041v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasote Vanille" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castilla Ines" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227268v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735926v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919171v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624477v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737377v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737938v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;peau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624450v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785479v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604371v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604388v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741123v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744134v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742157v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes Soia" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602245v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739198v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800807v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331455v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741211v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739355v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741057v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roche" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793322v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208851v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aussourd" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661325v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373138v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687358v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21477-6.00101-2" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194980v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336191v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788830v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013833-00259" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603227v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397957.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20568-2" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604409v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/391771" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808281v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805911v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820651v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/11339.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453938v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/13597.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820217v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/18318.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595638v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810703v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067571v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067551v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245134v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04244432v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940247v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Quenet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631473v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556897v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790897v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607296v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809462v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194913v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254695v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248658v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rousset" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789886v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Walley" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Thobe" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085234v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604678v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800770v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811389v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02888897v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798466v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102098v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888827v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790915v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888834v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208229v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pereira Semedo" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208218v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Oziel" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526963v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caillaud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888789v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888875v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892093v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-rehault-godbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2800-3417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060242485" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.rehault-godbert@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Moneim Eid Abdel-Moneim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112741" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106699" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05522652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112600" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ripoche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Schneider" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumeng Jia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gambier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104308" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04270641v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Pauw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103182" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110754" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7453" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35652-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110564" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.838013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Filliat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.952922" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Parasote" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.902154" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Kulshreshtha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D&#8217;alba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. Dunn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rehault-Godbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.838525" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crepeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101622" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03541518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2022.104489" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.852733" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09509-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61739" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G.H. van de Braak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Dunn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100282" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628279v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38725-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6185-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23153" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mckee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493719" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030684" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sabboh-Jourdan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew444" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex058" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632352v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew271" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27974" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130856" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631379v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Mann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf404512x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;-Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.469759" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643906v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-128" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644010v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-457" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhaq Anouassi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf303053t" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644821v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01910" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attucci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203339t" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hincke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390971" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664522v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamakawa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve-Grepinet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00204-10" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662318v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-57" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729488v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666661v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660767v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8003948" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZLS8JD73-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347887v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001298" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDB4F25CDF147C663FDFC0481F6E9C56D13BDDF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453963v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05509024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Murayama" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D Mckee" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610294200" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679809v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazerbourg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tremblay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gutman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597090v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Baux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Emilie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572326250887292E12" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084258v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934510v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nowakowski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544307v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673898v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477759v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627851v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613557v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A.M. Tuyttens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627854v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240666v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332223v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288063v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259989v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194885v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03805540v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Kozhemyakin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924355" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750644v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Adriaensen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875175v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152751v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605425v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605485v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboudt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750662v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757996v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550988v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180469v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180446v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeault Sonia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085212v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737061v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624410v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735240v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737893v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624803v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Brossaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785066v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737529v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663827v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607586v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663816v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603358v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603176v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741061v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607094v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739197v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800219v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742730v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740850v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740620v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792816v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739256v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738485v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740550v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739338v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianne Cordeiro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793306v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209840v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742864v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745784v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747444v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209839v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808179v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744672v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806904v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746453v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheimz Mann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807654v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209474v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802385v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809620v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744681v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802525v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803542v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744556v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745100v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745325v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746471v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744634v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751577v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754521v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751315v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hincke" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755471v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Righetti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752258v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Mine" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751521v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cogburn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454104v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729179v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nys" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756159v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751014v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753441v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757347v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755694v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752405v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Cogburn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757395v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752448v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751763v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757962v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jousset" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750713v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756540v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757086v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A. Cogburn" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752979v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453941v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751278v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560688v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Millet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776963v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T Hincke" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678041v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasote Vanille" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castilla Ines" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227268v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750416v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737377v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737938v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;peau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735926v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919171v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624477v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785479v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624450v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604388v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604371v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741123v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744134v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742157v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes Soia" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602245v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331455v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741211v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800807v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739198v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739355v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741057v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roche" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793322v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208851v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aussourd" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661325v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373138v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687358v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21477-6.00101-2" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194980v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336191v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788830v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013833-00259" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603227v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397957.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20568-2" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604409v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/391771" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805911v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808281v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453938v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/13597.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820217v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/18318.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820651v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/11339.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595638v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810703v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067551v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067571v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245134v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04244432v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940247v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Quenet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631473v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556897v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790897v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607296v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809462v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194913v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254695v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789886v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Walley" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Thobe" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248658v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rousset" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085234v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604678v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800770v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811389v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02888897v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798466v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102098v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888827v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790915v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888834v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208218v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Oziel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208229v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pereira Semedo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526963v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caillaud" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888789v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888875v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892093v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>