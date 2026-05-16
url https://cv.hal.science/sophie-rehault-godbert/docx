--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -488,51 +488,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.112741. </w:t>
+              <w:t xml:space="preserve">, 2026, 66, pp.112741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
@@ -824,386 +824,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les souches à double fin marquent des essais</w:t>
+                <w:t xml:space="preserve">Evidence that the Bowman-Birk Inhibitor from Pisum sativum affects intestinal proteolytic activities in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ripoche</w:t>
+                <w:t xml:space="preserve">Thierry Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion de Pauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103 (1), pp.103182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2023.103182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465783v1</w:t>
+                <w:t xml:space="preserve">hal-04270641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D micro-computed tomography study comparing embryonic skeletal development in layer versus broiler strains of the domestic chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maris Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shumeng Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 103 (12), pp.104308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.psj.2024.104308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence that the Bowman-Birk Inhibitor from Pisum sativum affects intestinal proteolytic activities in chickens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les souches à double fin marquent des essais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion de Pauw</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Frédéric Ripoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270641v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment un poussin peut-il avoir suffisamment de force pour casser sa coquille ?</w:t>
               </w:r>
@@ -1284,51 +1284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-seq dataset of the chorioallantoic membrane of male and female chicken embryos, after 11 and 15 days of incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1379,51 +1379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-specific transcriptome of the chicken chorioallantoic membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1607,559 +1607,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allantoic fluid metabolome reveals specific metabolic signatures in chicken lines different for their muscle glycogen content</w:t>
+                <w:t xml:space="preserve">RNA-seq analysis of the active chick embryo chorioallantoic membrane reveals genes that encode proteins assigned to ion transport and innate immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Petit</w:t>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-35652-0⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115 (2), pp.110564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121199v1</w:t>
+                <w:t xml:space="preserve">hal-03957519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-seq analysis of the active chick embryo chorioallantoic membrane reveals genes that encode proteins assigned to ion transport and innate immunity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allantoic fluid metabolome reveals specific metabolic signatures in chicken lines different for their muscle glycogen content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tesseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëva Halgrain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell Hincke</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 115 (2), pp.110564. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.8867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2023.110564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-35652-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957519v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concomitant Morphological Modifications of the Avian Eggshell, Eggshell Membranes and the Chorioallantoic Membrane During Embryonic Development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Welfare issues and potential solutions for laying hens in free range and organic production systems: A review based on literature and interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Georgeault</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Filliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.838013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.952922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2022.952922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666492v1</w:t>
+                <w:t xml:space="preserve">hal-03760602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare issues and potential solutions for laying hens in free range and organic production systems: A review based on literature and interviews</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+                <w:t xml:space="preserve">Concomitant Morphological Modifications of the Avian Eggshell, Eggshell Membranes and the Chorioallantoic Membrane During Embryonic Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Filliat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonia Georgeault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.952922. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2022.952922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.838013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03760602v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Egg Storage Duration Prior to Incubation Impairs Egg Quality and Chicken Embryonic Development: Contribution of Imaging Technologies</w:t>
               </w:r>
@@ -2197,51 +2197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
@@ -2413,51 +2413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eggshell decalcification and skeletal mineralization during chicken embryonic development: defining candidate genes in the chorioallantoic membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2465,51 +2465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Crepeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Même</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 101 (2), pp.101622. </w:t>
@@ -2599,51 +2599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 258, pp.104489. </w:t>
@@ -2815,90 +2815,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrient sources differ in the fertilised eggs of two divergent broiler lines selected for meat ultimate pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2949,51 +2949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial proteins and peptides in avian eggshell: Structural diversity and potential roles in biomineralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3081,265 +3081,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three‐dimensional structures of avian beta‐microseminoproteins: insight from the chicken egg‐specific beta‐microseminoprotein 3 paralog</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical Separation and Protein Solubilization of the Outer and Inner Perivitelline Sublayers from Hen's Eggs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Coste</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Open Bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (6), pp.1739-1756. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 167, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2211-5463.13166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/61739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216446v1</w:t>
+                <w:t xml:space="preserve">hal-03129191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Separation and Protein Solubilization of the Outer and Inner Perivitelline Sublayers from Hen's Eggs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three‐dimensional structures of avian beta‐microseminoproteins: insight from the chicken egg‐specific beta‐microseminoprotein 3 paralog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Brégeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 167, </w:t>
+              <w:t xml:space="preserve">FEBS Open Bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (6), pp.1739-1756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/61739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2211-5463.13166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129191v1</w:t>
+                <w:t xml:space="preserve">hal-03216446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: What are the challenges facing the table egg industry in the next decades and what can be done to address them?</w:t>
               </w:r>
@@ -3446,51 +3446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, function, and evolution of Gga -AvBD11, the archetype of the structural avian-double-β-defensin family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3580,51 +3580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digestion dynamics in broilers fed rapeseed meal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4116,77 +4116,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of structural barriers and innate immune components during incubation of the avian egg : critical interplay between autonomous embryonic development and maternal anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4267,51 +4267,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Golden Egg: Nutritional Value, Bioactivities, and Emerging Benefits for Human Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4371,64 +4371,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg serpins: The chicken and/or the egg dilemma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,77 +4496,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the in vivo digestion of plant proteins in broiler chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4747,51 +4747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of egg white antibacterial properties during the first half of incubation: A comparative study between embryonated and unfertilized eggs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4881,51 +4881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of egg white heparin-binding proteins: towards the identification of natural antibacterial molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5028,90 +5028,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The family secrets of avian egg-specific ovalbumin and its related proteins Y and X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 93 (3), pp.1-7. </w:t>
@@ -5577,51 +5577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7992,51 +7992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Duittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Portes Ouvertes: 60 ans de recherches à Nouzilly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Nouzilly, France</w:t>
@@ -8535,51 +8535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8820,51 +8820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la science 2024 : un océan de savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Sciences, Oct 2024, Tours, France</w:t>
@@ -8969,277 +8969,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPILOW: Innovations for improving welfare in low-input outdoor and organic pig and poultry farms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+                <w:t xml:space="preserve">Laura Warin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonnefous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Re</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Evelien Graat</w:t>
+                <w:t xml:space="preserve">Maxime Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP Webinar: Impacts of Poultry European projects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP, Apr 2024, Online, Belgium</w:t>
+              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04613557v1</w:t>
+                <w:t xml:space="preserve">hal-04613567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management et bien-être en systèmes de production alternatifs de volailles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PPILOW: Innovations for improving welfare in low-input outdoor and organic pig and poultry farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Warin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Lombard</w:t>
+                <w:t xml:space="preserve">Frank A.M. Tuyttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Reverchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Guesdon</w:t>
+                <w:t xml:space="preserve">Evelien Graat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15emes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t>
+              <w:t xml:space="preserve">EAAP Webinar: Impacts of Poultry European projects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP, Apr 2024, Online, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613567v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de l'allongement de la durée de ponte des poules pondeuses sur la qualité de la membrane vitelline de l'oeuf</w:t>
               </w:r>
@@ -9413,303 +9413,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’impact de la durée de stockage des œufs à couver sur leur qualité et le développement embryonnaire : intérêt des approches d’imagerie</w:t>
+                <w:t xml:space="preserve">Biologie de l'oeuf fécondé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées Techniques Interfilières du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Brard-Fuduléa; Armel Donkpegan, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Evènement "Déclics 173"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cercle "Fondation Schlumberger pour l’Education et la Recherche", Dec 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240666v1</w:t>
+                <w:t xml:space="preserve">hal-04332223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie de l'oeuf fécondé</w:t>
+                <w:t xml:space="preserve">In ovo sexing techniques: current and future developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evènement "Déclics 173"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cercle "Fondation Schlumberger pour l’Education et la Recherche", Dec 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">PPILOW autumn school “How to improve welfare in poultry and pig low input outdoor and organic farms?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332223v1</w:t>
+                <w:t xml:space="preserve">hal-04259989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chicken egg: from nutritional basics to newly identified bioactivities</w:t>
+                <w:t xml:space="preserve">Etude de l’impact de la durée de stockage des œufs à couver sur leur qualité et le développement embryonnaire : intérêt des approches d’imagerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Egg-cellence insight : Nourishing consumer choices through quality eggs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DSM Firmenich. Vérane Gigaud, Nov 2023, Village Neuf, France</w:t>
+              <w:t xml:space="preserve">6. Journées Techniques Interfilières du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Brard-Fuduléa; Armel Donkpegan, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288063v1</w:t>
+                <w:t xml:space="preserve">hal-04240666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In ovo sexing techniques: current and future developments</w:t>
+                <w:t xml:space="preserve">The chicken egg: from nutritional basics to newly identified bioactivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPILOW autumn school “How to improve welfare in poultry and pig low input outdoor and organic farms?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EAAP – European Federation of Animal Science, Oct 2023, Assisi, Italy</w:t>
+              <w:t xml:space="preserve">Egg-cellence insight : Nourishing consumer choices through quality eggs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DSM Firmenich. Vérane Gigaud, Nov 2023, Village Neuf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04259989v1</w:t>
+                <w:t xml:space="preserve">hal-04288063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the chorioallantoic membrane and the eggshell during chicken embryonic development: a fine regulation between eggshell decalcification and maintenance of egg defences</w:t>
               </w:r>
@@ -9902,64 +9902,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10597,51 +10597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10959,64 +10959,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura van Vooren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11097,51 +11097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11259,221 +11259,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multi-actor PPILOW European project: a participative approach to co-build innovations for welfare improvement in organic pig and poultry farms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The eggshell microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic World Congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFOAM, Sep 2021, Rennes, France. pp.42-43</w:t>
+              <w:t xml:space="preserve">Innate immunity in a biomineralized context: trade-offs or synergies?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maxwell Hincke; Sophie Réhault-Godbert, Mar 2021, Virtual meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629772v1</w:t>
+                <w:t xml:space="preserve">hal-03180469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The eggshell microbiome</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The multi-actor PPILOW European project: a participative approach to co-build innovations for welfare improvement in organic pig and poultry farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Micheloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Jamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura van Vooren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Niemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innate immunity in a biomineralized context: trade-offs or synergies?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maxwell Hincke; Sophie Réhault-Godbert, Mar 2021, Virtual meeting, France</w:t>
+              <w:t xml:space="preserve">Organic World Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFOAM, Sep 2021, Rennes, France. pp.42-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180469v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t>
               </w:r>
@@ -11498,64 +11498,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuditta Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Welfare World Conference, 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t>
@@ -11584,51 +11584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the role of the chorioallantoic membrane in eggshell decalcification during chicken embryonic development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeault Sonia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11787,51 +11787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gga-AvBD11, the archetype of a new structural family of defensins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11899,77 +11899,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic analysis of nutrient sources in the embryonic egg of two divergent lines for meat ultimate pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12050,51 +12050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12171,51 +12171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of vitamin D source on embryo and early chicken development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Praud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12402,221 +12402,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel egg components and human health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation des réserves énergétiques : impact sur la reproduction et les caractéristiques des oeufs à couver en lignées chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII European on the quality of eggs and egg products and XXIV European symposium on the quality of poultry meat symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cesme-Izmir, Turkey. 26 diapositives</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735240v1</w:t>
+                <w:t xml:space="preserve">hal-02737893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation des réserves énergétiques : impact sur la reproduction et les caractéristiques des oeufs à couver en lignées chair</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel egg components and human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">XVIII European on the quality of eggs and egg products and XXIV European symposium on the quality of poultry meat symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cesme-Izmir, Turkey. 26 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737893v1</w:t>
+                <w:t xml:space="preserve">hal-02735240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of Chemerin in the magnum of chicken oviduct, perivitelline membranes, egg white and in extraembryonic annexes: a potential role in embryo development?</w:t>
               </w:r>
@@ -12654,51 +12654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Brossaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combined Workshop of WPSA “Fundamental Physiology and Perinatal Development in Poultry” and “Incubation and Fertility Research Group”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tours, France</w:t>
@@ -12727,51 +12727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1ère structure 3D d’une défensine à double motif β-défensine, Gga-AvBD11 du poulet Gallus gallus, et explorations fonctionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12915,329 +12915,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des travaux de recherche sur l’oeuf</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composition de l’œuf de poule et évolution au cours du développement embryonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission technique et réglementaire du CNPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">L'oeuf et l'embryon d'oiseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Collin; Sophie Réhault-Godbert, Nov 2017, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737529v1</w:t>
+                <w:t xml:space="preserve">hal-03663816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l’œuf fertilisé : Caractérisation biochimique et fonctionnelle de l’œuf et des structures extraembryonnaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation des travaux de recherche sur l’oeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'oeuf et l'embryon d'oiseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Collin; Sophie Réhault-Godbert, Nov 2017, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">Commission technique et réglementaire du CNPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663827v1</w:t>
+                <w:t xml:space="preserve">hal-02737529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coproduits de la filière œuf : source de molécules d’intérêt pour l’Industrie Agroalimentaire comme des alternatives aux conservateurs</w:t>
+                <w:t xml:space="preserve">Qualité de l’œuf fertilisé : Caractérisation biochimique et fonctionnelle de l’œuf et des structures extraembryonnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du Cluster Food Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Contres, France</w:t>
+              <w:t xml:space="preserve">L'oeuf et l'embryon d'oiseau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne Collin; Sophie Réhault-Godbert, Nov 2017, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607586v1</w:t>
+                <w:t xml:space="preserve">hal-03663827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition de l’œuf de poule et évolution au cours du développement embryonnaire</w:t>
+                <w:t xml:space="preserve">Coproduits de la filière œuf : source de molécules d’intérêt pour l’Industrie Agroalimentaire comme des alternatives aux conservateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'oeuf et l'embryon d'oiseau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne Collin; Sophie Réhault-Godbert, Nov 2017, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">Journée thématique du Cluster Food Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Contres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663816v1</w:t>
+                <w:t xml:space="preserve">hal-01607586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comité de pilotage du projet CASDAR QUALICOUV</w:t>
               </w:r>
@@ -13456,51 +13456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poule aux oeufs d'or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13568,77 +13568,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein digestion in broiler: what are the specificities induced by the protein source in the diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13687,277 +13687,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg ovalbumins revisited: investigating the specificities of ovalbumin, ovalbumin-related protein X and ovalbumin-related protein Y</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Antibacterial activity of egg albumen during incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Slugocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Helloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres Eggmeat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">16. European Symposium on the Quality of Eggs and Egg Products - 22. European Symposium on the Quality of Poultry Meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800219v1</w:t>
+                <w:t xml:space="preserve">hal-02742730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial activity of egg albumen during incubation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+                <w:t xml:space="preserve">Egg ovalbumins revisited: investigating the specificities of ovalbumin, ovalbumin-related protein X and ovalbumin-related protein Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. European Symposium on the Quality of Eggs and Egg Products - 22. European Symposium on the Quality of Poultry Meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., May 2015, Nantes, France. 218 p</w:t>
+              <w:t xml:space="preserve">Congres Eggmeat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742730v1</w:t>
+                <w:t xml:space="preserve">hal-02800219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ovalbumin-related protein X (OVAX) est une protéine apparentée à l'ovalbumine qui possède des activités antibactériennes</w:t>
               </w:r>
@@ -13995,51 +13995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11.Journées de la Recherche Avicole et Palmidèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Tours, France</w:t>
@@ -14068,77 +14068,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des protéines dans le tractus digestif de poulets de chair nourris avec quatre matières premières protéiques différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14295,290 +14295,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein digestion along the gastrointestinal tract in broiler chickens fed different protein sources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
+                <w:t xml:space="preserve">Egg white antimicrobial proteins: identification, characterization and regulation of antimicrobial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
+              <w:t xml:space="preserve">Wroclaw Banff Egg Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739256v1</w:t>
+                <w:t xml:space="preserve">hal-02738485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egg white antimicrobial proteins: identification, characterization and regulation of antimicrobial activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+                <w:t xml:space="preserve">Protein digestion along the gastrointestinal tract in broiler chickens fed different protein sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Chauveau-Duriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wroclaw Banff Egg Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Wroclaw, Poland. pp.35</w:t>
+              <w:t xml:space="preserve">14. European Poultry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738485v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and structural characterization of egg defensins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14672,51 +14672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg white antimicrobial proteins: characterization of novel molecules and regulation of egg white activities (invited lecture).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14793,77 +14793,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Rose-Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristianne Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Hincke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVth European Poultry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World's Poultry Science Association (WPSA). INT., Jun 2014, Stavanger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14888,51 +14888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the structure-function relationship of egg defensins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15039,51 +15039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15121,51 +15121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défenses antimicrobiennes de l’œuf : de la caractérisation à l’application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15255,51 +15255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovalbumin related protein X is a heparin-binding glycoprotein exhibiting antimicrobial activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Chessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15393,51 +15393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15527,51 +15527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15609,51 +15609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défenses antimicrobiennes de l’œuf : de la caractérisation à l’application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15782,51 +15782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">104th AOCS Annual Meeting and Expo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Montreal, Canada</w:t>
@@ -15855,51 +15855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation des propriétés antibactériennes du blanc d’œuf par la poule en réponse à différents stimuli microbiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15970,217 +15970,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The repertoire of antimicrobial molecules of egg white</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of embryonic development on the egg yolk plasma proteome during the first 12 days of incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karlheimz Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ghent Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ghent University [Belgium] (UGENT). BEL., Mar 2013, Belgium</w:t>
+              <w:t xml:space="preserve">51th Meeting of the Incubation and Fertility Research Group, WPSA European Federation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806904v1</w:t>
+                <w:t xml:space="preserve">hal-02746453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of embryonic development on the egg yolk plasma proteome during the first 12 days of incubation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The repertoire of antimicrobial molecules of egg white</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51th Meeting of the Incubation and Fertility Research Group, WPSA European Federation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">Ghent Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ghent University [Belgium] (UGENT). BEL., Mar 2013, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746453v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre l’origine des constituants du jaune d’oeuf pour mieux appréhender leur fonction biologique</w:t>
               </w:r>
@@ -16235,51 +16235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial activity of egg white: influence of physico-chemical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16580,51 +16580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16701,51 +16701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16809,51 +16809,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial activity of egg white: identification of novel proteins and changes in anti-Salmonella activity during incubation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17336,51 +17336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Symposium on the Quality of Eggs and Egg Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
@@ -17806,51 +17806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Herve-Grepinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18302,51 +18302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshinori Mine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18552,106 +18552,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Nys</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454104v1</w:t>
+                <w:t xml:space="preserve">hal-00729179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la température, du temps de stockage et du développement embryonnaire sur les activités antimicrobiennes du blanc d'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18660,215 +18660,215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Nys</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris (FR), France</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729179v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01454104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification par une approche transcriptomique d'un ensemble de protéines potentiellement impliquées dans la formation de la coquille de l'oeuf de poule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Cabau</w:t>
+                <w:t xml:space="preserve">Identification, purification et caractérisation de la beta-defensine aviaire 11 dans l'oeuf de poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve-Grepinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées Françaises de Biologie des Tissus Minéralisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756159v1</w:t>
+                <w:t xml:space="preserve">hal-02753441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de nouveaux genes de la coquille potentiellement impliqués dans les défenses naturelles de l'oeuf</w:t>
               </w:r>
@@ -18973,152 +18973,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification, purification et caractérisation de la beta-defensine aviaire 11 dans l'oeuf de poule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Bourin</w:t>
+                <w:t xml:space="preserve">Identification par une approche transcriptomique d'un ensemble de protéines potentiellement impliquées dans la formation de la coquille de l'oeuf de poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jonchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cogburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cabau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées de la Recherche Avicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">11. Journées Françaises de Biologie des Tissus Minéralisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753441v1</w:t>
+                <w:t xml:space="preserve">hal-02756159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of high-throughput technologies to identify new egg components with novel biological activities</w:t>
               </w:r>
@@ -19969,256 +19969,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of egg antimicrobial peptides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the precursor form of chicken matrix metalloprotease 2 (pro-MMP-2) in hen egg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750713v1</w:t>
+                <w:t xml:space="preserve">hal-02756540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the precursor form of chicken matrix metalloprotease 2 (pro-MMP-2) in hen egg</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of egg antimicrobial peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Herve-Grepinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Symposium on the Quality of Poultry Meat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756540v1</w:t>
+                <w:t xml:space="preserve">hal-02750713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptional profiling to identify hen egg proteins involved in the egg's natural defences</w:t>
               </w:r>
@@ -20948,77 +20948,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural modifications of the chorioallantoic membrane and the inner eggshell during chicken embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Georgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell T Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21108,64 +21108,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence A. Guilloteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
@@ -21188,277 +21188,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’intérêt des outils d’imagerie (IRM et CT-Scan) pour phénotyper les œufs embryonnés : étude des effets de la durée de stockage sur le développement embryonnaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+                <w:t xml:space="preserve">INOVE : Recherche d’INdicateurs in OVo du statut Energétique de l’animal pour des applications en sélection et en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasote Vanille</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maëva Halgrain</w:t>
+                <w:t xml:space="preserve">Fréderic Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cailleau-Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chartrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Phase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678041v1</w:t>
+                <w:t xml:space="preserve">hal-04227268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INOVE : Recherche d’INdicateurs in OVo du statut Energétique de l’animal pour des applications en sélection et en élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de l’intérêt des outils d’imagerie (IRM et CT-Scan) pour phénotyper les œufs embryonnés : étude des effets de la durée de stockage sur le développement embryonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parasote Vanille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Castilla Ines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Petit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chartrin</w:t>
+                <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Phase</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227268v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computed Tomography and Magnetic Resonance Imaging to phenotype fertilized eggs during incubation</w:t>
               </w:r>
@@ -21496,51 +21496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Castilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France</w:t>
@@ -21813,704 +21813,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of variation in energy stores on reproduction and egg characteristics of meat-type chickens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Travel</w:t>
+                <w:t xml:space="preserve">Etude protéomique et fonctionnelle des couches interne et externe de la membrane vitelline de l’œuf de poule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Brégeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI European Symposium on Poultry Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. 2019</w:t>
+              <w:t xml:space="preserve">32. Colloque Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737377v1</w:t>
+                <w:t xml:space="preserve">hal-03624477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From eggshell decalcification to skeleton mineralization of chicken embryos during incubation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new structural family for antimicrobial defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Crépeau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maxwell Hincke</w:t>
+                <w:t xml:space="preserve">V. Aucagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combined workshop of Fundamental physiology and Perinatal development in Poultry and Fertility Research Group</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NMR : a tool for biology XIth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737938v1</w:t>
+                <w:t xml:space="preserve">hal-02919171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par spectroscopie 1H-NMR du profil métabolique du liquide allantoïque au cours du développement embryonnaire de deux lignées de poulets divergentes pHu- et pHu+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new structural family for antimicrobial defensins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+                <w:t xml:space="preserve">Impact of variation in energy stores on reproduction and egg characteristics of meat-type chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Metayer-Coustard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Franzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Travel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR : a tool for biology XIth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XI European Symposium on Poultry Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Prague, Czech Republic. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919171v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude protéomique et fonctionnelle des couches interne et externe de la membrane vitelline de l’œuf de poule</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Zatylny-Gaudin</w:t>
+                <w:t xml:space="preserve">From eggshell decalcification to skeleton mineralization of chicken embryos during incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Meme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. Colloque Biotechnocentre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combined workshop of Fundamental physiology and Perinatal development in Poultry and Fertility Research Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tours, France. 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1399/eps.2019.291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624477v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonnefous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22578,90 +22578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération de l’activité des protéases digestives du poulet par un inhibiteur trypsique (Bowman-Birk inhibitor) présent dans l’aliment à base de pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22742,51 +22742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23001,51 +23001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle des protéines liant l'héparine sécrétées par l'oviducte de poule dans la fertilité du spermatozoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23120,277 +23120,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des protéines de colza résistantes à la digestion chez le poulet de chair</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+                <w:t xml:space="preserve">Exploring the role of the chicken amniotic fluid during embryonic development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Brionne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Quinsac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Carre</w:t>
+                <w:t xml:space="preserve">Lucie Combes Soia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Mills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
+              <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744134v1</w:t>
+                <w:t xml:space="preserve">hal-02742157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the role of the chicken amniotic fluid during embryonic development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Identification des protéines de colza résistantes à la digestion chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Quinsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Peyronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Combes Soia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Mills</w:t>
+                <w:t xml:space="preserve">Patrick Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Brugge, Belgium. 2016, 2016 Meeting WPSA "Incubation and Fertility Research Group"</w:t>
+              <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits incitatifs financés entre 2011 et 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742157v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSE Medicinal USe of Eggs</w:t>
               </w:r>
@@ -23458,90 +23458,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein digestion re-visited by proteomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. European Symposium on Poultry Nutrition (ESPN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic. , 2015</w:t>
@@ -23790,77 +23790,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of protein fractions in digesta of broilers fed with four different protein sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23909,320 +23909,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des matières premières sur les activités des protéases digestives chez le poulet de chair</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
+                <w:t xml:space="preserve">Activité antibactérienne du blanc d'oeuf au cours de l'incubation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Slugocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. , 2015, 11èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739355v1</w:t>
+                <w:t xml:space="preserve">hal-02741057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activité antibactérienne du blanc d'oeuf au cours de l'incubation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joël Gautron</w:t>
+                <w:t xml:space="preserve">Impact des matières premières sur les activités des protéases digestives chez le poulet de chair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Recoules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sabboh-Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Narcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lessire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Harichaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Tours, France. , 2015, 11èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741057v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gallin is a chicken egg beta-defensin with a narrow antibacterial spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Meudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24504,51 +24504,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in understanding and optimizing egg natural defenses against pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24603,51 +24603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitellogenesis and Yolk Proteins, Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Biomedical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24694,51 +24694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 3. Egg biosynthesis, structure and general composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24819,51 +24819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxwell.T. Hincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24918,51 +24918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPTER 14. Bioactive Minor Egg Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Gautron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brionne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25039,51 +25039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitellogenesis and yolk proteins, Birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 6: Comparative Reproduction (2ème ed.), </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
@@ -25130,51 +25130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the natural antibacterial defences of egg white and their regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25788,51 +25788,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides dérivés d'une beta-défensine 11 aviaire et leurs utilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26050,229 +26050,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échanges autour des recherches de l'équipe BOPP, des métiers et de l'Assurance-Qualité (UMR BOA, INRAE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+                <w:t xml:space="preserve">Échanges autour des recherches de l'équipe BOPP sur la qualité de l'oeuf de consommation, des métiers, et de l'Assurance Qualité de l'UMR BOA (INRAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gérard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067551v1</w:t>
+                <w:t xml:space="preserve">hal-05067571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échanges autour des recherches de l'équipe BOPP sur la qualité de l'oeuf de consommation, des métiers, et de l'Assurance Qualité de l'UMR BOA (INRAE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Échanges autour des recherches de l'équipe BOPP, des métiers et de l'Assurance-Qualité (UMR BOA, INRAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Javaloyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067571v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Village des sciences_FDS2023_INRAE. Interview TV Tours</w:t>
               </w:r>
@@ -26602,51 +26602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AvBD11, une protéine naturelle de l’œuf au potentiel thérapeutique prometteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26791,51 +26791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tesseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27157,51 +27157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PPILOW 1st technical report. Part B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27279,51 +27279,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la minéralisation du squelette au cours du développement de l’embryon d’oiseau (Gallus gallus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Halgrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28288,51 +28288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation structurale de molécules bioactives présentes dans un aliment pour poulet de chair, enrichi en larves de mouche soldat noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solal Oziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28614,51 +28614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions du liquide amniotique de l'oeuf de poule (Gallus gallus) dans la protection antibactérienne de l'embryon : Caractérisation et identification des protéines liant l'héparine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28689,64 +28689,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'activité antimicrobiennes de peptides dérivés de protéines antimicrobiennes de l'oeuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Beauclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Réhault-Godbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28867,51 +28867,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3BE808B"/>
+    <w:nsid w:val="1694030A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29098,51 +29098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-rehault-godbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2800-3417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060242485" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.rehault-godbert@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Moneim Eid Abdel-Moneim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112741" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106699" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05522652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112600" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ripoche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711691v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Schneider" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumeng Jia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gambier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104308" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04270641v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Pauw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103182" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110754" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7453" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121199v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35652-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110564" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666492v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.838013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760602v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Filliat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.952922" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Parasote" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.902154" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Kulshreshtha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D&#8217;alba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. Dunn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rehault-Godbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.838525" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crepeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101622" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03541518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2022.104489" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.852733" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09509-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129191v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61739" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G.H. van de Braak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Dunn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100282" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628279v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38725-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6185-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23153" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mckee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493719" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030684" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sabboh-Jourdan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew444" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex058" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632352v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew271" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27974" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130856" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631379v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Mann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf404512x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;-Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.469759" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643906v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-128" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644010v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-457" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhaq Anouassi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf303053t" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644821v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01910" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attucci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203339t" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hincke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390971" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664522v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamakawa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve-Grepinet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00204-10" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662318v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-57" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729488v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666661v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660767v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8003948" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZLS8JD73-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347887v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001298" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDB4F25CDF147C663FDFC0481F6E9C56D13BDDF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453963v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05509024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Murayama" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D Mckee" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610294200" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679809v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazerbourg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tremblay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gutman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597090v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Baux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Emilie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572326250887292E12" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084258v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934510v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nowakowski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544307v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673898v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477759v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627851v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613557v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A.M. Tuyttens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627854v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240666v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332223v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288063v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259989v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194885v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03805540v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Kozhemyakin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924355" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750644v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Adriaensen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875175v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152751v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605425v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605485v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboudt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750662v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757996v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550988v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180469v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180446v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeault Sonia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085212v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737061v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624410v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735240v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737893v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624803v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Brossaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785066v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737529v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663827v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607586v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663816v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603358v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603176v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741061v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607094v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739197v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800219v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742730v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740850v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740620v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792816v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739256v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738485v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740550v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739338v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianne Cordeiro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793306v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209840v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742864v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745784v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747444v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209839v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808179v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744672v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806904v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746453v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheimz Mann" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807654v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209474v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802385v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809620v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744681v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802525v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803542v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744556v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745100v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745325v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746471v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744634v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751577v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754521v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751315v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hincke" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755471v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Righetti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752258v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Mine" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751521v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cogburn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454104v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729179v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nys" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756159v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751014v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753441v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757347v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755694v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752405v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Cogburn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757395v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752448v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751763v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757962v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jousset" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750713v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756540v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757086v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A. Cogburn" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752979v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453941v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751278v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560688v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Millet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776963v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T Hincke" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678041v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasote Vanille" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castilla Ines" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227268v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750416v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737377v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737938v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;peau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735926v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919171v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624477v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785479v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624450v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604388v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604371v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741123v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744134v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742157v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes Soia" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602245v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331455v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741211v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800807v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739198v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739355v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741057v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roche" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793322v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208851v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aussourd" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661325v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373138v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687358v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21477-6.00101-2" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194980v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336191v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788830v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013833-00259" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603227v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397957.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20568-2" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604409v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/391771" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805911v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808281v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453938v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/13597.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820217v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/18318.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820651v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/11339.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595638v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810703v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067551v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067571v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245134v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04244432v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940247v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Quenet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631473v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556897v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790897v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607296v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809462v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194913v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254695v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789886v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Walley" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Thobe" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248658v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rousset" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085234v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604678v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800770v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811389v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02888897v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798466v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102098v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888827v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790915v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888834v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208218v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Oziel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208229v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pereira Semedo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526963v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caillaud" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888789v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888875v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892093v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-rehault-godbert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2800-3417" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060242485" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.rehault-godbert@inrae.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457779v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Herv&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chess&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Jimenez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.118291" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Moneim Eid Abdel-Moneim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112741" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539385v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05556888v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bernardet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment G&#233;rard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2026.106699" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05522652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Javaloyes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112600" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04270641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Recoules" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion de Pauw" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2023.103182" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711691v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maris Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumeng Jia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Narcy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gambier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2024.104308" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465783v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ripoche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duittoz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110830" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356368v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110754" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Quentin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.4.7453" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957519v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Hincke" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2023.110564" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04121199v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Petit" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Beauclercq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cailleau-Audouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35652-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760602v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guesdon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Filliat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2022.952922" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666492v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Georgeault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.838013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683203v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Adriaensen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanille Parasote" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Castilla" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.902154" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590644v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garima Kulshreshtha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana D&#8217;alba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian C. Dunn" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rehault-Godbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro B. Rodriguez-Navarro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.838525" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457283v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Crepeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#234;me" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101622" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03541518v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Br&#233;geon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bernay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Zatylny-Gaudin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2022.104489" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03596886v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Guinebreti&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Puterflam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Ke&#239;ta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.852733" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635531v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09509-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752173v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T. Hincke" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.946428" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129191v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/61739" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03216446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2211-5463.13166" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G.H. van de Braak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Dunn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100282" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628279v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lessire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes-Soia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38725-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626106v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne da Silva" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Dombre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brionne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.RA117.000459" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622659v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gloux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nys" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6185-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620572v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Poirier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fouch&#233;court" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.23153" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mckee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493719" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11030684" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595204v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2016.08.019" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605968v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sabboh-Jourdan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Harichaux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew444" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604552v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pex058" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632352v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Slugocki" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pew271" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27974" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638208v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.115.130856" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118312v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.507046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631379v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheinz Mann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Nys" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf404512x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Helloin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herv&#233;-Gr&#233;pinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.469759" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643906v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedrani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-13-128" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644010v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Berges" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-457" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129680v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bruneau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhaq Anouassi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Canepa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf303053t" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644821v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01910" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129593v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attucci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203339t" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129577v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hincke" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0390971" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664522v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamakawa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129426v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve-Grepinet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magallon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Derache" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00204-10" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662318v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jonch&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vonick Sibut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-57" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136274v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729488v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666661v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mann" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660767v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8003948" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-ZLS8JD73-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347887v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gu&#233;rin-Dubiard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0043933907001298" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FDB4F25CDF147C663FDFC0481F6E9C56D13BDDF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453963v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05509024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emi Murayama" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D Mckee" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M610294200" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679809v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mazerbourg" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tremblay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gutman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597090v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Baux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Derouin Tochon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Emilie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572326250887292E12" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084258v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318486v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04934510v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Nowakowski" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Chesse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04544307v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633408v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673898v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04477759v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736378v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627851v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Grenier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613567v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Warin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Reverchon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04613557v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank A.M. Tuyttens" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien Graat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04517185v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627854v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04332223v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04259989v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240666v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288063v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194885v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04243746v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Ezzo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03805540v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yegor Kozhemyakin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dubuc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC54642.2022.9924355" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750644v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Adriaensen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Antoine Pereira Macedo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elleboudt" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03875175v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04152751v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Franzoni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Travel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605425v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605437v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Praud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605485v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elleboudt Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750662v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03757996v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550988v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180469v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629772v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Micheloni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An Jamart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180446v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeault Sonia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell.T. Hincke" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085212v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737946v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Audouin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737061v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba-Brito" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1399/eps.2019.291" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624779v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Godet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624410v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737893v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735240v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624803v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Estienne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Brossaud" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785066v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663816v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737529v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663827v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607586v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603358v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603176v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741061v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607094v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Mills" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739197v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742730v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800219v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740850v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740620v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792816v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738485v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739256v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chauveau-Duriot" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797356v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Herve" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Madinier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740550v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739338v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Rose-Martel" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristianne Cordeiro" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743609v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793306v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209840v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742864v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coste" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745784v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747444v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209839v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808179v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744672v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746453v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlheimz Mann" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806904v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807654v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209474v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802385v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809620v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744681v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802525v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803542v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744556v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802514v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745100v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747495v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745325v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746471v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744634v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751577v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754521v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751315v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garc&#237;a-Ruiz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Hincke" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755471v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Righetti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752258v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Mine" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751521v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cogburn" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729179v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nys" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454104v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753441v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751014v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756159v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757347v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755694v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752405v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Cogburn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757395v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752448v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751763v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757962v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jousset" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756540v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750713v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757086v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry A. Cogburn" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Carre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752979v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453941v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751278v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560688v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Millet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04633445v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776963v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell T Hincke" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03819973v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227268v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Montigny" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678041v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parasote Vanille" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Castilla Ines" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750416v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750803v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Souchet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledru" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605492v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Travel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624477v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919171v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Aucagne" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735926v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martias" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737377v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737938v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cr&#233;peau" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Meme" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785479v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03624450v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604388v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604371v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741123v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grasseau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742157v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Combes Soia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744134v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Quinsac" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Peyronnet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carre" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602245v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331455v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741211v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800807v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Granel" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739198v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741057v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Roche" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berthault" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739355v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793322v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208851v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aussourd" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661325v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373138v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687358v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-21477-6.00101-2" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194980v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03336191v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788830v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013833-00259" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603227v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397957.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809633-8.20568-2" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604409v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/391771" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805911v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808281v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453938v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/13597.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820217v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/18318.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820651v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/11339.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595638v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810703v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067571v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05067551v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courouss&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245134v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04244432v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940247v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Quenet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631473v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare Castellini" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556897v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790897v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607296v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809462v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04194913v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254695v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789886v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Walley" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Thobe" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03248658v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rousset" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03085234v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604678v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800770v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811389v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Taragnat" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Winter" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02888897v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02798466v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102098v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888827v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790915v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888834v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208218v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solal Oziel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208229v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pereira Semedo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526963v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Caillaud" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888789v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02888875v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02892093v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>