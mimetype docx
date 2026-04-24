--- v0 (2026-03-16)
+++ v1 (2026-04-24)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -472,4232 +472,4310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire vivre la passion pour les séries via le jeu vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saison. La revue des séries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1 (11), pp.101-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20338-4.p.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Back to the Future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 161, pp.29-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour vers le futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 156 (2), pp.3-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/geco1.156.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu vidéo au service de l’expérience muséale: Le cas Animal Crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 28 (6), pp.32-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.59876/a-ft7a-hjqx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My avatar, fashion and me</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mon avatar, la mode et moi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03980980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal Crossing et le placement produit - Vers de nouveaux horizons pour les marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (305), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.305.11-34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand Gillette Venus célèbre toutes les beautés dans Animal Crossing. Décryptage d’une opération d’in-game advertising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 147 (1), pp.49-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/geco1.147.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Chekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (294), pp.135-155. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00506⟩</w:t>
+                <w:t xml:space="preserve">hal-03263119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stretch Goals : définition, contours et enjeux pour la dynamique d’une campagne de financement participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, pp.12-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.139.0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recours à la foule pour les PME : contours, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazik Fadil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (3-4), pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1067731ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de crowdsourcing pour innover : quels enjeux ? Le cas des banques françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouny-Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (5), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1075477ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover via le crowdsourcing : quel type de plateforme privilégier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouny-Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Survey Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crowdfunding solidaire en contexte d’urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561620v1</w:t>
-[...23 lines deleted...]
-                <w:t xml:space="preserve">Stretch Goals : définition, contours et enjeux pour la dynamique d’une campagne de financement participatif</w:t>
+                <w:t xml:space="preserve">Rahma Chekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (293), pp.25-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowdsourcing des communes françaises : contours, cas emblématiques et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50, pp.19-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crowdfunding au secours des auteurs de BD : Motivations et difficultés du recours au modèle du pourboire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 279 (2), pp.129-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C'est qui le Patron ?! Les enjeux de la mobilisation des consom'acteurs (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 139, pp.12-32. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019, 138, pp.39-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « crowdsourcing » de micro-tâches : contours et enjeux d'une nouvelle figure du travail Le cas de la plateforme Foule Factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127 (4), pp.81-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Elodie Jouny-Rivier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowdfunding : quand les fans rétribuent les créateurs du web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...96 lines deleted...]
-                <w:t xml:space="preserve">Sophie Renault</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Ingarao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 46 (293), pp.25-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00494⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Crowdfunding : la finance autrement ? Olivier Joffre et Donia Trabelsi (Eds.), 44 (273), pp.179-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2018.00237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Erwan Boutigny</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand un maire fait appel au financement participatif pour reconstruire une école. Décryptage et analyse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 50, pp.19-23</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131, pp.51-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Financement participatif : les leçons d’une success-story. Le cas de l’hyper-financement de la bande dessinée « Comme convenu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowdsourcing : questioning and questions about the crowd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowdsourcing : la foule en question(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129, pp.45-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux du crowdmarketing : le cas Mobeye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.153-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les créatifs contestent le crowdsourcing : une approche netnographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81, pp.131-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.081.131.150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crowdsourcing au service de la collecte d’informations marketing : le cas Clic and Walk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Structures industrielles, stratégies d'entreprise et innovation, 50 (2), pp.163-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.050.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01832077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowdsourcing. Blurring the boundaries of the organization and work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (19), pp.21-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception des participants à un concours créatif, le cas Kinder Maxi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (272), pp.85-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partage de vision des acteurs : un enjeu majeur du management de projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Phanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 75 (1), pp.129-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.075.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crowdfunding : un levier de financement de projets marginalisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Réseaux numériques et performance des entreprises, 5, pp.96-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowdsourcing : La nébuleuse des frontières de l'organisation et du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.23-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.011.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crowdfunding : quels enjeux pour la construction d’un réseau communautaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Onnee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 91, pp.117-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowdsourcing et gamification : contours d'une innovation managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.222-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recette de McDonald’s pour retrouver la frite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Cas en Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Validation des Acquis de l'Expérience comme outil de Marketing des Ressources Humaines Le cas McDonald's,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment orchestrer la participation de la foule à une activité de crowdsourcing ? La taxonomie des 4 C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (1), pp.76-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.141.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowdsourcing citoyen : définition et enjeux pour les villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (2), pp.215-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.31.215-237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowdfunding : vers une compréhension du rôle joué par la foule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Onnee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (74), pp.117-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.074.0117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowdsourcing compétitif : ressorts et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101, pp.59-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour aller plus près, il faut aller plus loin ou la nécessaire intégration des politiques de GRH dans les Parcs Industriels Fournisseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (59), pp.76-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.059.0076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler pour des fèves de cacao. Crowdsourcing ou pourquoi les organisations jouissent de la contribution des « Oompa-Loompas » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (4), pp.67-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement participatif : atouts, risques et conditions de succès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Onnee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riges.383.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Jam : analyse et enjeux de l'outil crowdsourcing d'IBM. Le cas du Nekoé Jam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 279 (2), pp.129-149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00331⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 236 (7), pp.49-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.236.49-66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">C'est qui le Patron ?! Les enjeux de la mobilisation des consom'acteurs (1)</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">crowdsourcing: les enjeux de la sagesse des foules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 138, pp.39-56</w:t>
+              <w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.12-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le « crowdsourcing » de micro-tâches : contours et enjeux d'une nouvelle figure du travail Le cas de la plateforme Foule Factory</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Jam : la machine collaborative d’IBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chapignac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.139-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le partage ponctuel d'idées en ligne par la pratique du jam : atouts et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion - HEC Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (3), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/riges.383.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du club de jazz à l'entreprise : quels sont les enjeux du recours au Jam ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 127 (4), pp.81-105</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 91 (4), pp.39-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.091.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Renault</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proximité et capital social : le cas des Parcs Industriels Fournisseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurore Ingarao</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baudassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (33), pp.14-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coordination spatiale des Parcs industriels fournisseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Crowdfunding : la finance autrement ? Olivier Joffre et Donia Trabelsi (Eds.), 44 (273), pp.179-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2018.00237⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 34 (184), pp.167-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.184.167-180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Parcs Industriels Fournisseurs ou le choix de la proximité géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue organisations &amp; territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (2), pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1522/revueot.v17n2.465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...611 lines deleted...]
-                <w:t xml:space="preserve">Dominique Phanuel</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00691127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Parcs Industriels Fournisseurs : incubateurs de Communautés de Pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...971 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 31 (4), pp.67-85</w:t>
+              <w:t xml:space="preserve">, 2007, 5, pp.181-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux stratégiques de la création de parcs de fournisseurs dans le secteur automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...933 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20 (1), pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux stratégiques de la création de parcs fournisseurs dans le secteur automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 9 (1), pp.33-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12507970.2001.11516740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4707,2985 +4785,2985 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les influenceurs virtuels à l’épreuve de la génération Z : entre fascination technologique et rejet éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Carreteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COBLI2025 : 4è Colloque International sur l'Intelligence des Marques, Labels, et Produits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Orléans (45) Hôtel Dupanloup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éthique des likes : les influenceurs face aux défis de la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Carreteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrans croisés : les séries revisitées par les joueurs dans Animal Crossing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management en Séries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tout ce qui brille n'est pas d'or : le défi de l'authenticité dans l'univers complexe du marketing d'influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Carreteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quid de la motivation au travail de la génération Z ? Les leçons de la série The Office</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management en Séries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Université Gustave Eiffel, Paris-Est, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04737750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours au crowdsourcing dans le secteur public : cas emblématiques et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude du CERMUD, Centre de Recherches sur les mutations sociales et les mutations du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banque à l'heure du crowdsourcing d'innovation: plateforme de marque ou d'intermédiation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouny Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34me Congrès International de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdfunding: les leçons d'une success story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée d'étude sur le crowdfunding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecter des informations grâce à la foule: entre opportunités et incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7me édition du colloque Management des Technologies Organisationnelles, Désordres numériques : Incertitudes et opportunités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crowdfunding : un levier de financement de projets « marginalisés » - le cas de l’industrie pornographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème édition du colloque Management des Technologies Organisationnelles, MTO 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdfunding : les enjeux de la construction d'un réseau communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6me Journées TICIS, TIC Information et Stratégies, Réseaux non sociaux?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gamification: un mode de management des clickworkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5me édition du Colloque Management des Technologies Organisationnelles, De l'innovation technologique à l'innovation managériale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le crowdsourcing citoyen : vers des villes plus intelligentes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème forum de Prospective Métier - La ville de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la création d’une communauté de savoirs : le cas du Jam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « IT &amp; Culture » Culture numérique et organisation, EM Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voyage au cœur d’une machine collaborative géante : le Jam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chapignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème édition du Colloque Management des Technologies Organisationnelles, Impact des réseaux numériques dans les organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petits ruisseaux font les grandes rivières ou comment, via le crowdsourcing, tirer profit de la sagesse de la foule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4me édition du Colloque Management des Technologies Organisationnelles, Impact des réseaux numériques dans les organisations?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plateformes de crowdfunding: un levier d'externalisation et de co-création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées TICIS - TIC Informations et Stratégies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Jam : un espace de brainstorming collaboratif version 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMD International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence d’une communauté virtuelle de savoir : regards croisés entre praticiens et chercheurs sur le Jam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La communication numérique demain ? Quels métiers, quelles compétences, quels managements, quelles organisations du travail et quelles formations ? ESSEC La Défense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing innovant et partage de connaissances : le cas du Jam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématique Innovation de l’AIMS : Innovation et Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Saint Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le global service Jam: une formule collaborative originale d'innovation par les services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMD, International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination des Parcs Industriels Fournisseurs : l'art de l'équilibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Loin, proche : la dimension spatiale dans le management des organisations ", Atelier de l'AIMS " Stratégies, espaces et territoires "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination des Parcs Industriels Fournisseurs : l'art de l'équilibre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loin, proche : la dimension spatiale dans le management des organisations - IAE d'Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Parcs Industriels Fournisseurs : incubateurs de Communautés de Pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technologies de l'information et de la communication (TIC), actifs d'apprentissage et nouveaux modèles dans les organisations - IPAG/IAE Nice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00691150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARCS INDUSTRIELS FOURNISSEURS : L'INCONTOURNABLE MENACE SOCIALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIe Congrès de l'AGRH - Le travail au cœur de la GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Reims, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Parcs Industriels Fournisseurs : des Communautés de Pratique qui s‟ignorent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des IAE - Congrès du Cinquantenaire : " Les Sciences de Gestion, acquis et perspectives "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Parcs Industriels Fournisseurs : au-delà de la proximité géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT AIMS - Stratégies, Espaces et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESC Rouen, Nov 2006, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la proximité à l'intégration des fournisseurs - le cas de l'industrie automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00691134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forces, enjeux et faiblesses des réseaux de proximité : le cas des sites industriels étendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réseaux : dimensions stratégiques et organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PESOR, Sep 2002, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcs fournisseurs : entre marché et hiérarchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Histoire Gestion Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOUVEMENT DE CREATION DE PARCS FOURNISSEURS : LE CAS DE RENAULT SANDOUVILLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEW GEOGRAPHIES OF PRODUCTION IN THE AUTO INDUSTRY - séminaire de travail organisé par le GERPISA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise étendue ou les bénéfices d'un partenariat de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes Rencontres Internationales de Recherche en Logistique - RIRL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La certification dans l'entreprise relationnelle : entre soumission et coproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15mes journées nationales des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Bayonne-Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management des ressources humaines dans les start-up : quelles priorités? Quels enjeux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Véniard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème colloque CIMRE, Réseaux et Compétences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH; AIM, Sep 2000, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les districts industriels : faisons le point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès conjoint ASAC-IFSAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signes de qualité et relation au terroir : modalités de la promotion des produits des PME rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire UTC PME Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse stratégique de la qualité dans l'entreprise en réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coproduction de la Qualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Toulouse, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00696703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7695,718 +7773,718 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la fiction interroge la motivation au travail des Z. Le cas The office.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management en Séries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-155, 2025, Management en Série, 978-2-38630-171-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« From little acorns grow huge oak trees» - Regards on crowdfunding outlines and issues”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Edward Elgar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Digital Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdfunding: principles, trends and issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Onnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Xavier Olleros and Majlinda Zhegu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Digital Transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Edward Elgar, pp.313-334, 2015, 9781784717759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781784717766.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Jam : un outil d’e-collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication numérique demain – Quels impacts sur la stratégie, le management et les ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2013, 9782954337944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création de parcs industriels fournisseurs – un projet commun territoire / constructeur et équipementiers automobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier GERMAIN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De nouvelles figures du projet en management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, 2006, 978-2-84769-067-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux industriels de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réseaux : dimensions stratégiques et organisationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-240, 2004, 978-2-7178-4693-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcs fournisseurs : entre marché et hiérarchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Adam-Ledunois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. SABOLY &amp; L. CAILLUET. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marché(s) et Hiérarchie(s) 10èmes rencontres "Histoire, Gestion, Organisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Toulouse 1 en Sciences Sociales (PUSS), pp. 359-369, 2002, Histoire, Gestion, Organisation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le marché demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 978-2-912647-56-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8416,1203 +8494,1203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">McDonald's : vers un retour des jouets en plastique dans le Happy Meal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.peufgypye⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbie, figure d’émancipation féminine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.4knvnq67y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Automobile de Bécassine » : quand la bande dessinée prend le volant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://theconversation.com/lautomobile-de-becassine-quand-la-bande-dessinee-prend-le-volant-266840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habillage éthique ou le marketing de la vertu en trompe-l'œil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://theconversation.com/habillage-ethique-ou-le-marketing-de-la-vertu-en-trompe-loeil-254496?utm_medium=email&amp;utm_campaign=La%20lettre%20de%20The%20Conversation%20France%20du%2022%20avril%202025%20-%203347634134&amp;utm_content=La%20lettre%20de%20The%20Conversation%20France%20du%2022%20avril%202025%20-%203347634134+CID_c18092f5dab3947e4f64e63155e24552&amp;utm_source=campaign_monitor_fr&amp;utm_term=Habillage%20thique%20%20ou%20le%20marketing%20de%20la%20vertu%20en%20trompe-lil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loi Duplomb, transition énergétique… et si les citoyens reprenaient la main ? Leçons du succès de la campagne « Décarbonons la France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2025, https://theconversation.com/habillage-ethique-ou-le-marketing-de-la-vertu-en-trompe-loeil-254496?utm_medium=email&amp;utm_campaign=La%20lettre%20de%20The%20Conversation%20France%20du%2022%20avril%202025%20-%203347634134&amp;utm_content=La%20lettre%20de%20The%20Conversation%20France%20du%2022%20avril%202025%20-%203347634134+CID_c18092f5dab3947e4f64e63155e24552&amp;utm_source=campaign_monitor_fr&amp;utm_term=Habillage%20thique%20%20ou%20le%20marketing%20de%20la%20vertu%20en%20trompe-lil</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour du disque vinyle : entre nostalgie et renaissance culturelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaque au faux Brad Pitt : ce que les brouteurs ont appris du marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Boutigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la com’ s’emballe : le feu de paille du « starter pack »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://theconversation.com/quand-la-com-semballe-le-feu-de-paille-du-starter-pack-257394</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et McDonald’s ressuscita les jouets « pour adultes » avec un menu pixélisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://theconversation.com/et-mcdonalds-ressuscita-les-jouets-pour-adultes-avec-un-menu-pixelise-253759</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05091082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Stranger Things » ou le triomphe de la nostalgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025, https://theconversation.com/quand-la-com-semballe-le-feu-de-paille-du-starter-pack-257394</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nostalgie, un puissant levier du marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowdfunding : 10 ans plus tard, vous aussi, financez votre salade de pommes de terre !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025, https://theconversation.com/et-mcdonalds-ressuscita-les-jouets-pour-adultes-avec-un-menu-pixelise-253759</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derrière chaque petite porte, les secrets du succès des calendrier de l'avent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La nostalgie, un puissant levier du marketing</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'union fait la force du Made in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbie, un phénomène marketing qui gagne également... Animal Crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marques de vêtements, bijoux, cosmétiques... Mais que font-elles toutes sur &amp;quot;Animal Crossing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">POULEHOUSE : décryptage stratégique et analyse marketing de la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made in France, Crowdfunding et animation des réseaux sociaux : les recettes gagnantes du Slip Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9680,51 +9758,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9875251A"/>
+    <w:nsid w:val="73808E0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9911,51 +9989,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-renault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2418-2836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069310386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553005v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Carreteiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.226.0042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g12000.421.0017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.156.0003" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-ft7a-hjqx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981000v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.305.11-34" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615736v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263119v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Chekkar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00506" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561620v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouny-Rivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.139.0012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazik Fadil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067731ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075477ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263124v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00494" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424344v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boutigny" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00331" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474052v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190563v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ingarao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00237" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474118v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474331v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.131.150" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832077v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.050.0163" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484395v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484466v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Phanuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.075.0129" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327188v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484455v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.011.0023" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972678v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Onnee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01767808v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Nicolas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01767806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.141.0077" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326442v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.215-237" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484460v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.074.0117" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712695v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.383.0054" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.236.49-66" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapignac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326431v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.383.0035" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485386v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.091.0039" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudass&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528128v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.184.167-180" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S8CL7J8X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691127v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;don" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v17n2.465" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528136v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528131v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2001.11516740" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Carreteiro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132591v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729550v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737750v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487733v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouny Rivier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487709v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487690v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487659v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326568v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326651v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326697v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487555v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487568v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326622v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326593v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326610v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691643v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691155v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691141v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691146v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568311v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487145v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Chen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764421v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694916v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487075v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morisse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487105v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487085v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M&#233;chin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487065v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487128v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine V&#233;niard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696703v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971184v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-en-series-saison-1/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563156v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712731v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784717766.00023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568262v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486061v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694939v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486144v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.peufgypye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553003v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4knvnq67y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329283v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230884v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091089v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086067v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971177v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231735v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447858v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091082v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972639v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972631v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972634v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972647v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972650v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561623v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-renault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2418-2836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069310386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553005v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Carreteiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.226.0042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g12000.421.0017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557757v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20338-4.p.0101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.156.0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691808v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-ft7a-hjqx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.305.11-34" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0049" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Chekkar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00506" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.139.0012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazik Fadil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067731ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouny-Rivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075477ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00494" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boutigny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00331" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190563v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ingarao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474331v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.131.150" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.050.0163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Phanuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.075.0129" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484455v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.011.0023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Onnee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01767808v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01767806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.141.0077" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.215-237" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.074.0117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0076" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.383.0054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.236.49-66" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapignac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.383.0035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485386v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.091.0039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528129v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudass&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.184.167-180" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S8CL7J8X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691127v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;don" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v17n2.465" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528136v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2001.11516740" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Carreteiro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132591v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487733v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouny Rivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487590v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326651v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326622v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691150v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691141v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487145v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694916v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487105v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine V&#233;niard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487085v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M&#233;chin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971184v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-en-series-saison-1/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712731v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784717766.00023" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568262v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486144v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.peufgypye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4knvnq67y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091089v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230884v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086067v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091082v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972639v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972631v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972634v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972650v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561623v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561630v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>