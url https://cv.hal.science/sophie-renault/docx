--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1,9703 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9652 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Renault </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sophie-renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2418-2836</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069310386</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=IUhcYAYAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards responsible influence? Perception of ethically charged products and vulnerability of targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Carreteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol. 42 (1-2), pp.17-33. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g12000.421.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence et authenticité : les défis éthiques des retouches d’image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Carreteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 226-227 (3-4), pp.42-68. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.226.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une influence responsable ? Perception des produits à forte charge éthique et vulnérabilité des cibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Carreteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Prospective (Gestion 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Vol. 42 (1-2), pp.34-50. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g12000.421.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire vivre la passion pour les séries via le jeu vidéo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saison. La revue des séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1 (11), pp.101-120. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20338-4.p.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Back to the Future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 161, pp.29-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour vers le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 156 (2), pp.3-19. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.156.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jeu vidéo au service de l’expérience muséale: Le cas Animal Crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (6), pp.32-47. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59876/a-ft7a-hjqx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My avatar, fashion and me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03981000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon avatar, la mode et moi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Crossing et le placement produit - Vers de nouveaux horizons pour les marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (305), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.305.11-34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Gillette Venus célèbre toutes les beautés dans Animal Crossing. Décryptage d’une opération d’in-game advertising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 147 (1), pp.49-63. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.147.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03615736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musique et crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Chekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 47 (294), pp.135-155. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2021.00506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretch Goals : définition, contours et enjeux pour la dynamique d’une campagne de financement participatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 139, pp.12-32. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/geco1.139.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours à la foule pour les PME : contours, enjeux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Calmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazik Fadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (3-4), pp.27-35. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1067731ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de crowdsourcing pour innover : quels enjeux ? Le cas des banques françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouny-Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (5), pp.22. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1075477ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover via le crowdsourcing : quel type de plateforme privilégier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouny-Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdfunding solidaire en contexte d’urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Chekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (293), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2020.00494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdfunding au secours des auteurs de BD : Motivations et difficultés du recours au modèle du pourboire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 279 (2), pp.129-149. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing des communes françaises : contours, cas emblématiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est qui le Patron ?! Les enjeux de la mobilisation des consom'acteurs (1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138, pp.39-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « crowdsourcing » de micro-tâches : contours et enjeux d'une nouvelle figure du travail Le cas de la plateforme Foule Factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127 (4), pp.81-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding : quand les fans rétribuent les créateurs du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Crowdfunding : la finance autrement ? Olivier Joffre et Donia Trabelsi (Eds.), 44 (273), pp.179-203. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2018.00237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02190563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand un maire fait appel au financement participatif pour reconstruire une école. Décryptage et analyse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.51-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financement participatif : les leçons d’une success-story. Le cas de l’hyper-financement de la bande dessinée « Comme convenu »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing : questioning and questions about the crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing : la foule en question(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du crowdmarketing : le cas Mobeye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.153-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les créatifs contestent le crowdsourcing : une approche netnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.131-150. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.081.131.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing au service de la collecte d’informations marketing : le cas Clic and Walk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Structures industrielles, stratégies d'entreprise et innovation, 50 (2), pp.163-189. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.050.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01832077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing. Blurring the boundaries of the organization and work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (19), pp.21-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des participants à un concours créatif, le cas Kinder Maxi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (272), pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage de vision des acteurs : un enjeu majeur du management de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Phanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (1), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.075.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdfunding : un levier de financement de projets marginalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Réseaux numériques et performance des entreprises, 5, pp.96-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing : La nébuleuse des frontières de l'organisation et du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.23-40. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.011.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdfunding : quels enjeux pour la construction d’un réseau communautaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Onnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 91, pp.117-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing et gamification : contours d'une innovation managériale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des Technologies Organisationnelles (2014-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.222-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recette de McDonald’s pour retrouver la frite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Cas en Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Validation des Acquis de l'Expérience comme outil de Marketing des Ressources Humaines Le cas McDonald's,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eline Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01767806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment orchestrer la participation de la foule à une activité de crowdsourcing ? La taxonomie des 4 C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1), pp.76-105. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.141.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing citoyen : définition et enjeux pour les villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 31 (2), pp.215-237. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/pmp.31.215-237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding : vers une compréhension du rôle joué par la foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Onnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (74), pp.117-133. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.074.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing compétitif : ressorts et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler pour des fèves de cacao. Crowdsourcing ou pourquoi les organisations jouissent de la contribution des « Oompa-Loompas » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (4), pp.67-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour aller plus près, il faut aller plus loin ou la nécessaire intégration des politiques de GRH dans les Parcs Industriels Fournisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (59), pp.76-97. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.059.0076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement participatif : atouts, risques et conditions de succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Onnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (3), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.383.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">crowdsourcing: les enjeux de la sagesse des foules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.12-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jam : la machine collaborative d’IBM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chapignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management des technologies organisationnelles (2009-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.139-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jam : analyse et enjeux de l'outil crowdsourcing d'IBM. Le cas du Nekoé Jam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 236 (7), pp.49-66. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.236.49-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le partage ponctuel d'idées en ligne par la pratique du jam : atouts et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion - HEC Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (3), pp.35. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/riges.383.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du club de jazz à l'entreprise : quels sont les enjeux du recours au Jam ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 91 (4), pp.39-58. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.091.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximité et capital social : le cas des Parcs Industriels Fournisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Baudassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (33), pp.14-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination spatiale des Parcs industriels fournisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (184), pp.167-180. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.184.167-180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Parcs Industriels Fournisseurs ou le choix de la proximité géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue organisations &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (2), pp.5-13. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1522/revueot.v17n2.465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00691127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Parcs Industriels Fournisseurs : incubateurs de Communautés de Pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5, pp.181-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux stratégiques de la création de parcs de fournisseurs dans le secteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20 (1), pp.5-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux stratégiques de la création de parcs fournisseurs dans le secteur automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 9 (1), pp.33-39. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2001.11516740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influenceurs virtuels à l’épreuve de la génération Z : entre fascination technologique et rejet éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Carreteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COBLI2025 : 4è Colloque International sur l'Intelligence des Marques, Labels, et Produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Orléans (45) Hôtel Dupanloup, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éthique des likes : les influenceurs face aux défis de la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Carreteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès International de l’Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05132591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing expérientiel à l'ère des séries cultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Ingarao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en Séries - Saison 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, LE HAVRE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrans croisés : les séries revisitées par les joueurs dans Animal Crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en Séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce qui brille n'est pas d'or : le défi de l'authenticité dans l'univers complexe du marketing d'influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlene Carreteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid de la motivation au travail de la génération Z ? Les leçons de la série The Office</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en Séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Université Gustave Eiffel, Paris-Est, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le recours au crowdsourcing dans le secteur public : cas emblématiques et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du CERMUD, Centre de Recherches sur les mutations sociales et les mutations du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La banque à l'heure du crowdsourcing d'innovation: plateforme de marque ou d'intermédiation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouny Rivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34me Congrès International de l'Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding: les leçons d'une success story</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d'étude sur le crowdfunding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecter des informations grâce à la foule: entre opportunités et incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7me édition du colloque Management des Technologies Organisationnelles, Désordres numériques : Incertitudes et opportunités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdfunding : un levier de financement de projets « marginalisés » - le cas de l’industrie pornographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème édition du colloque Management des Technologies Organisationnelles, MTO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gamification: un mode de management des clickworkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5me édition du Colloque Management des Technologies Organisationnelles, De l'innovation technologique à l'innovation managériale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding : les enjeux de la construction d'un réseau communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Onnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6me Journées TICIS, TIC Information et Stratégies, Réseaux non sociaux?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing citoyen : vers des villes plus intelligentes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème forum de Prospective Métier - La ville de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la création d’une communauté de savoirs : le cas du Jam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « IT &amp; Culture » Culture numérique et organisation, EM Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au cœur d’une machine collaborative géante : le Jam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chapignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème édition du Colloque Management des Technologies Organisationnelles, Impact des réseaux numériques dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits ruisseaux font les grandes rivières ou comment, via le crowdsourcing, tirer profit de la sagesse de la foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4me édition du Colloque Management des Technologies Organisationnelles, Impact des réseaux numériques dans les organisations?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes de crowdfunding: un levier d'externalisation et de co-création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Onnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées TICIS - TIC Informations et Stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jam : un espace de brainstorming collaboratif version 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMD International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence d’une communauté virtuelle de savoir : regards croisés entre praticiens et chercheurs sur le Jam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La communication numérique demain ? Quels métiers, quelles compétences, quels managements, quelles organisations du travail et quelles formations ? ESSEC La Défense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing innovant et partage de connaissances : le cas du Jam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématique Innovation de l’AIMS : Innovation et Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Saint Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le global service Jam: une formule collaborative originale d'innovation par les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMD, International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination des Parcs Industriels Fournisseurs : l'art de l'équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque " Loin, proche : la dimension spatiale dans le management des organisations ", Atelier de l'AIMS " Stratégies, espaces et territoires "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00691643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination des Parcs Industriels Fournisseurs : l'art de l'équilibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loin, proche : la dimension spatiale dans le management des organisations - IAE d'Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00691155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Parcs Industriels Fournisseurs : des Communautés de Pratique qui s‟ignorent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des IAE - Congrès du Cinquantenaire : " Les Sciences de Gestion, acquis et perspectives "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00691146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Parcs Industriels Fournisseurs : incubateurs de Communautés de Pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies de l'information et de la communication (TIC), actifs d'apprentissage et nouveaux modèles dans les organisations - IPAG/IAE Nice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00691150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARCS INDUSTRIELS FOURNISSEURS : L'INCONTOURNABLE MENACE SOCIALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Congrès de l'AGRH - Le travail au cœur de la GRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Reims, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00691141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Parcs Industriels Fournisseurs : au-delà de la proximité géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Guédon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT AIMS - Stratégies, Espaces et Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESC Rouen, Nov 2006, ROUEN, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la proximité à l'intégration des fournisseurs - le cas de l'industrie automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00691134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forces, enjeux et faiblesses des réseaux de proximité : le cas des sites industriels étendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux : dimensions stratégiques et organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PESOR, Sep 2002, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcs fournisseurs : entre marché et hiérarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Histoire Gestion Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01764421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOUVEMENT DE CREATION DE PARCS FOURNISSEURS : LE CAS DE RENAULT SANDOUVILLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEW GEOGRAPHIES OF PRODUCTION IN THE AUTO INDUSTRY - séminaire de travail organisé par le GERPISA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La certification dans l'entreprise relationnelle : entre soumission et coproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15mes journées nationales des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Bayonne-Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise étendue ou les bénéfices d'un partenariat de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Rencontres Internationales de Recherche en Logistique - RIRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Trois-Rivières, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des ressources humaines dans les start-up : quelles priorités? Quels enjeux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Véniard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque CIMRE, Réseaux et Compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH; AIM, Sep 2000, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les districts industriels : faisons le point</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès conjoint ASAC-IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2000, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes de qualité et relation au terroir : modalités de la promotion des produits des PME rurales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Méchin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UTC PME Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse stratégique de la qualité dans l'entreprise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coproduction de la Qualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Toulouse, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00696703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la fiction interroge la motivation au travail des Z. Le cas The office.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EMS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management en Séries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-155, 2025, Management en Série, 978-2-38630-171-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« From little acorns grow huge oak trees» - Regards on crowdfunding outlines and issues”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Onnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Edward Elgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Digital Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding: principles, trends and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Onnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Xavier Olleros and Majlinda Zhegu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Research on Digital Transformations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Edward Elgar, pp.313-334, 2015, 9781784717759. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781784717766.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jam : un outil d’e-collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La communication numérique demain – Quels impacts sur la stratégie, le management et les ressources humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMS, 2013, 9782954337944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La création de parcs industriels fournisseurs – un projet commun territoire / constructeur et équipementiers automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier GERMAIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouvelles figures du projet en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2006, 978-2-84769-067-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux industriels de proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réseaux : dimensions stratégiques et organisationnelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-240, 2004, 978-2-7178-4693-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcs fournisseurs : entre marché et hiérarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Adam-Ledunois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. SABOLY &amp; L. CAILLUET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché(s) et Hiérarchie(s) 10èmes rencontres "Histoire, Gestion, Organisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Toulouse 1 en Sciences Sociales (PUSS), pp. 359-369, 2002, Histoire, Gestion, Organisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marché demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 978-2-912647-56-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">McDonald's : vers un retour des jouets en plastique dans le Happy Meal ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.peufgypye⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbie, figure d’émancipation féminine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.4knvnq67y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la com’ s’emballe : le feu de paille du « starter pack »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://theconversation.com/quand-la-com-semballe-le-feu-de-paille-du-starter-pack-257394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05231735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour du disque vinyle : entre nostalgie et renaissance culturelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaque au faux Brad Pitt : ce que les brouteurs ont appris du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Boutigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04971177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Automobile de Bécassine » : quand la bande dessinée prend le volant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://theconversation.com/lautomobile-de-becassine-quand-la-bande-dessinee-prend-le-volant-266840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habillage éthique ou le marketing de la vertu en trompe-l'œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://theconversation.com/habillage-ethique-ou-le-marketing-de-la-vertu-en-trompe-loeil-254496?utm_medium=email&amp;utm_campaign=La%20lettre%20de%20The%20Conversation%20France%20du%2022%20avril%202025%20-%203347634134&amp;utm_content=La%20lettre%20de%20The%20Conversation%20France%20du%2022%20avril%202025%20-%203347634134+CID_c18092f5dab3947e4f64e63155e24552&amp;utm_source=campaign_monitor_fr&amp;utm_term=Habillage%20thique%20%20ou%20le%20marketing%20de%20la%20vertu%20en%20trompe-lil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi Duplomb, transition énergétique… et si les citoyens reprenaient la main ? Leçons du succès de la campagne « Décarbonons la France »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et McDonald’s ressuscita les jouets « pour adultes » avec un menu pixélisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://theconversation.com/et-mcdonalds-ressuscita-les-jouets-pour-adultes-avec-un-menu-pixelise-253759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05091082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Stranger Things » ou le triomphe de la nostalgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nostalgie, un puissant levier du marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding : 10 ans plus tard, vous aussi, financez votre salade de pommes de terre !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière chaque petite porte, les secrets du succès des calendrier de l'avent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'union fait la force du Made in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbie, un phénomène marketing qui gagne également... Animal Crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques de vêtements, bijoux, cosmétiques... Mais que font-elles toutes sur &amp;quot;Animal Crossing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POULEHOUSE : décryptage stratégique et analyse marketing de la marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Made in France, Crowdfunding et animation des réseaux sociaux : les recettes gagnantes du Slip Français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03561630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId186"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9758,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73808E0F"/>
+    <w:nsid w:val="48CB2DFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9989,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-renault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2418-2836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069310386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553005v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Carreteiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.226.0042" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g12000.421.0017" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553018v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557757v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20338-4.p.0101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.156.0003" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691808v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-ft7a-hjqx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980980v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764467v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.305.11-34" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0049" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263119v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Chekkar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00506" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.139.0012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazik Fadil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067731ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367871v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouny-Rivier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075477ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561620v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00494" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424344v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boutigny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00331" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190563v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ingarao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474098v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474118v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474331v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309530v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.131.150" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.050.0163" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484395v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484466v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Phanuel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.075.0129" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484455v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.011.0023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Onnee" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485418v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01767808v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01767806v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.141.0077" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326442v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.215-237" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.074.0117" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0076" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484419v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712695v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.383.0054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180720v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.236.49-66" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485439v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapignac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.383.0035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485386v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.091.0039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528129v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudass&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.184.167-180" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S8CL7J8X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691127v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;don" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v17n2.465" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528136v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528133v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528131v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2001.11516740" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132621v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Carreteiro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132591v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327211v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487733v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouny Rivier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487690v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487590v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487659v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326568v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326651v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326697v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487555v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487568v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326622v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326610v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691643v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691155v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691150v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691141v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568311v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487145v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Chen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764421v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694916v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morisse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487105v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine V&#233;niard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487085v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M&#233;chin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971184v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-en-series-saison-1/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712731v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784717766.00023" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568262v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486061v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694939v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486144v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.peufgypye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4knvnq67y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329283v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091089v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230884v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086067v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231735v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091082v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972639v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972638v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972631v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972634v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972650v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561623v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561630v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-renault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2418-2836" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069310386" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=IUhcYAYAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553012v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Carreteiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g12000.421.0017" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553005v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.226.0042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553018v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20338-4.p.0101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.156.0003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-ft7a-hjqx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980980v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.305.11-34" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615736v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.147.0049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Chekkar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00506" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499798v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.139.0012" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485217v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calm&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazik Fadil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067731ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367871v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouny-Rivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075477ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561620v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263124v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00494" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00331" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02424344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Boutigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474012v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474052v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Ingarao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2018.00237" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474098v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474118v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474331v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.131.150" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.050.0163" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484395v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484466v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Phanuel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.075.0129" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327188v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.011.0023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Onnee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01767808v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01767806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.141.0077" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326442v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.31.215-237" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.074.0117" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484419v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528130v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Adam-Ledunois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0076" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.383.0054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485439v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326547v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chapignac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180720v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.236.49-66" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326431v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/riges.383.0035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.091.0039" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528129v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baudass&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528128v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.184.167-180" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S8CL7J8X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691127v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;don" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v17n2.465" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528136v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528133v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2001.11516740" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132621v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Carreteiro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132591v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729550v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737750v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327211v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487733v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouny Rivier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487709v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487690v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326708v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487659v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487590v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326568v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326697v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487568v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326593v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691643v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691146v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691150v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691141v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568311v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00691134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487145v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764421v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487105v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487075v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morisse" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487128v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine V&#233;niard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude M&#233;chin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487065v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696703v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-en-series-saison-1/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563156v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712731v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784717766.00023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02326762v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568262v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486061v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694939v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486144v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553004v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.peufgypye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553003v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4knvnq67y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086067v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971177v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329283v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091089v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230884v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091082v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447858v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972639v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972634v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972647v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972650v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561623v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561630v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>