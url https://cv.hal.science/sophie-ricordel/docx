--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1,129 +1,138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.43119266055px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> SOPHIE RICORDEL </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Ingénieure, responsable du plateau Technique Plastique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">sophie-ricordel</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0005-2277-9566</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -132,3984 +141,4291 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter in French urban areas—part 1: composition, sources, and spatio-temporal variations on urban surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Litter in French urban areas — Part 2: transport dynamic and fluxes in stormwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zoé Bridant</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (16), pp.10135-10148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35203-8⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (16), pp.10149-10163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33774-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734425v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04599474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter in French urban areas — Part 2: transport dynamic and fluxes in stormwater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Litter in French urban areas—part 1: composition, sources, and spatio-temporal variations on urban surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Bridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (16), pp.10149-10163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-33774-0⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (16), pp.10135-10148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35203-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04599474v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Assessment and Spatiotemporal Variation of Microplastic Concentration, Size, and Polymer Type in Mayotte Lagoon’s Surface Water (Comoros Archipelagos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Strady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gaspéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Devault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microplastics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4 (2), pp.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microplastics4020031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05101884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des sédiments d’un bassin d’infiltration par les particules d’usure des pneus et de la route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P.T. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36904/tsm/20251129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic assessment of tire and road wear particle emissions and their influencing factors on different types of roads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lumière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan-Trinh Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 465, pp.133301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.133301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tire and road wear particles in infiltration pond sediments: Occurrence, spatial distribution, size fractionation and correlation with metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Phuc Tho Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampriti Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 955, pp.176855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.176855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de transfert des macroplastiques en estuaire de Loire : trajectoires et facteurs d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3, pp.53-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36904/202303053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrolitter dataset from a highly frequented roadway in Nantes, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tramoy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Astrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroplastic transfer dynamics in the Loire estuary: Similarities and specificities with macrotidal estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 182, pp.114019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03755097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amount, composition and sources of macrolitter from a highly frequented roadway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Astrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.119145. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.119145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrodéchets et déchets plastiques issus du trafic routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Astrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, pp.53-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202206053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of the fiber reinforcement on the fatigue behavior of two cement-modified soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Preteseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93, 11p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinetic study and modeling of heavy metals removal by adsorption onto peanut husks incinerated residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Taha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2011.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heavy metals removal by adsorption onto peanut husks carbon: characterization, kinetic study and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 24 (3), pp.389-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1383-5866(01)00139-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of tire wear particles in stormwater management practices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Particules issues de l'usure des pneumatiques : enjeux analytiques, émissions et transfert dans le continuum Terre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Landebrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadège Caubriere</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Mahaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Tire Emissions Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tire Industry Projetc, Sep 2025, Boston (Massachusetts), United States</w:t>
+              <w:t xml:space="preserve">10èmes journées de l’IR OZCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OZCAR, Mar 2026, La baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234640v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Flux de microplastiques via les retombées atmosphériques sur Nantes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mitigation of tire wear particles in stormwater management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampriti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Caubriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">2025 Tire Emissions Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tire Industry Projetc, Sep 2025, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413193v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : présentation du plateau Technique Plastique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Flux de microplastiques via les retombées atmosphériques sur Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413166v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Macrodéchets plastiques dans le continuum Terre-Mer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : présentation du plateau Technique Plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413186v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and Vertical Distribution Pattern of Tire Wear Particles in an Urban Bioswale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Macrodéchets plastiques dans le continuum Terre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO2024 - Plastice pollution from macro to nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t>
+              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721229v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the impact of local human activity on microplastic atmospheric deposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Longitudinal and Vertical Distribution Pattern of Tire Wear Particles in an Urban Bioswale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampriti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 34th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SETAC, May 2024, Séville, Spain</w:t>
+              <w:t xml:space="preserve">MICRO2024 - Plastice pollution from macro to nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576095v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des sédiments d’un bassin d'infiltration par les particules d'usure des pneus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Guillon</w:t>
+                <w:t xml:space="preserve">Assessment of the impact of local human activity on microplastic atmospheric deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 34th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SETAC, May 2024, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533184v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des sédiments d'un bassin d'infiltration par les particules d'usure des pneus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Contamination des sédiments d’un bassin d'infiltration par les particules d'usure des pneus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Phuc Tho Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journées Doctorales en Hydrologie Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bouguenais (Nantes), France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726355v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tire and road wear particles contamination in infiltration ponds sediments: occurrence, spatial variability, size distribution and correlation with metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Contamination des sédiments d'un bassin d'infiltration par les particules d'usure des pneus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du Phuc Tho Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampriti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Caubrière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Séville, Spain</w:t>
+              <w:t xml:space="preserve">10ème Journées Doctorales en Hydrologie Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bouguenais (Nantes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533821v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrodéchets des milieux urbains aux hydrosystèmes naturels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+                <w:t xml:space="preserve">Tire and road wear particles contamination in infiltration ponds sediments: occurrence, spatial variability, size distribution and correlation with metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Phuc Tho Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEE, Oct 2024, Bouguenais, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722140v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic evaluation of tire wear particle emissions and their driving factors on different road types</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Merusan-Paslaru</w:t>
+                <w:t xml:space="preserve">Macrodéchets des milieux urbains aux hydrosystèmes naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Poirier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEE, Oct 2024, Bouguenais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109861v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrodéchets abandonnés sur les surfaces urbaines : densités, variabilité et transfert par le ruissellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic evaluation of tire wear particle emissions and their driving factors on different road types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Merusan-Paslaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104032v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet stritter - Un exemple de projet action sur les macrodéchets sur les surfaces urbaines et dans les eaux de ruissellement.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Realistic evaluation of tire wear particle emissions and their driving factors on different road types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lumiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz (France), France</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287273v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de macrodéchets par les eaux pluviales urbaines : taux de fuite et facteurs d'influence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Projet stritter - Un exemple de projet action sur les macrodéchets sur les surfaces urbaines et dans les eaux de ruissellement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie; OTHU; Metropole Grand Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104015v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Transfert de macrodéchets par les eaux pluviales urbaines : taux de fuite et facteurs d'influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie; OTHU; Metropole Grand Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708871v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
+              <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790696v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques dans les estuaires macrotidaux : similarités et spécificités de l'estuaire de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, BREST, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques en estuaire de Loire : trajectoires et facteurs d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, LYON, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4119,404 +4435,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des microplastiques en µ-FTIR et Py-GC-MS : deux méthodes complémentaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Andric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal and Vertical Distribution of Tire &amp; Road Wear Particles in an Urban Bioswale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampriti Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">110th NJWEA John J. (Jack) Lagrosa Annual Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Atlantic City, New Jersey, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amount, composition and sources of macrolitter from a highly frequented roadway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Astrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, BREST, France. 3ème rencontre du GDR Polymères et Océans, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4526,147 +4842,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrodéchets depuis les surfaces urbaines jusqu'aux exutoires pluviaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4676,148 +4992,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des performances mécaniques en fatigue d'un Loess d'Alsace traité aux liants hydrauliques (rapport final)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jabiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 60p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4885,51 +5201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="118BFFEA"/>
+    <w:nsid w:val="AF1274EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5116,51 +5432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-ricordel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2277-9566" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734425v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bridant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35203-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599474v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33774-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05101884v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics4020031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05404858v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.T. Dang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaillou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubri&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04356470v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumi&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Trinh Truong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133301" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741138v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Phuc Tho Dang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaillou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176855" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857515v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202303053" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659852v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Astri&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108237" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ledieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03614075v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119145" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685909v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206053" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenoir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Preteseille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.08.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05234640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubriere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413193v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413166v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726355v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722140v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109861v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Merusan-Paslaru" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106546v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104032v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumiere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287273v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04104015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Verdier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710158v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082031v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Andric" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05068183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astrie" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543532v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jabiri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-ricordel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2277-9566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599474v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33774-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734425v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bridant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35203-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05101884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics4020031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05404858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.T. Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaillou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04356470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Trinh Truong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Phuc Tho Dang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176855" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202303053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Astri&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108237" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ledieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03614075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119145" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenoir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Preteseille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.08.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05558447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.05.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(01)00139-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05556947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mahaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05234640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubriere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576095v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722140v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Merusan-Paslaru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumiere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04104015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Verdier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Andric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05068183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astrie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459858v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jabiri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>