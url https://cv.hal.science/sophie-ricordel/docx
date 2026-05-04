--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -175,51 +175,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter in French urban areas — Part 2: transport dynamic and fluxes in stormwater</w:t>
+                <w:t xml:space="preserve">Litter in French urban areas—part 1: composition, sources, and spatio-temporal variations on urban surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
@@ -239,121 +239,121 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+                <w:t xml:space="preserve">Zoé Bridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (16), pp.10149-10163. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (16), pp.10135-10148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-33774-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35203-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04599474v1</w:t>
+                <w:t xml:space="preserve">hal-04734425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter in French urban areas—part 1: composition, sources, and spatio-temporal variations on urban surfaces</w:t>
+                <w:t xml:space="preserve">Litter in French urban areas — Part 2: transport dynamic and fluxes in stormwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
@@ -373,97 +373,97 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Bridant</w:t>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (16), pp.10135-10148. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (16), pp.10149-10163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35203-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-33774-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04734425v1</w:t>
+                <w:t xml:space="preserve">hal-04599474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Assessment and Spatiotemporal Variation of Microplastic Concentration, Size, and Polymer Type in Mayotte Lagoon’s Surface Water (Comoros Archipelagos)</w:t>
               </w:r>
@@ -1113,295 +1113,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrolitter dataset from a highly frequented roadway in Nantes, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+                <w:t xml:space="preserve">Macroplastic transfer dynamics in the Loire estuary: Similarities and specificities with macrotidal estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108237⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.114019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659852v1</w:t>
+                <w:t xml:space="preserve">hal-03755097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroplastic transfer dynamics in the Loire estuary: Similarities and specificities with macrotidal estuaries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Mabilais</w:t>
+                <w:t xml:space="preserve">Macrolitter dataset from a highly frequented roadway in Nantes, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Verdier</w:t>
+                <w:t xml:space="preserve">Daniel Astrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 182, pp.114019. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755097v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amount, composition and sources of macrolitter from a highly frequented roadway</w:t>
               </w:r>
@@ -1426,51 +1426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Astrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1547,51 +1547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Astrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2092,277 +2092,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of tire wear particles in stormwater management practices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Flux de microplastiques via les retombées atmosphériques sur Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Beaurepaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège Caubriere</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Tire Emissions Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tire Industry Projetc, Sep 2025, Boston (Massachusetts), United States</w:t>
+              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234640v1</w:t>
+                <w:t xml:space="preserve">hal-05413193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) - Flux de microplastiques via les retombées atmosphériques sur Nantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+                <w:t xml:space="preserve">Mitigation of tire wear particles in stormwater management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampriti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Goriaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+                <w:t xml:space="preserve">Nadège Caubriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">2025 Tire Emissions Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tire Industry Projetc, Sep 2025, Boston (Massachusetts), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05413193v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : présentation du plateau Technique Plastique</w:t>
               </w:r>
@@ -2469,51 +2469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final de restitution du projet Plasti-nium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel, Dec 2025, Nantes, France</w:t>
@@ -2536,801 +2536,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and Vertical Distribution Pattern of Tire Wear Particles in an Urban Bioswale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+                <w:t xml:space="preserve">Macrodéchets des milieux urbains aux hydrosystèmes naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO2024 - Plastice pollution from macro to nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEE, Oct 2024, Bouguenais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721229v1</w:t>
+                <w:t xml:space="preserve">hal-04722140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the impact of local human activity on microplastic atmospheric deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Goriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Ngoc-Nam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 34th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SETAC, May 2024, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des sédiments d’un bassin d'infiltration par les particules d'usure des pneus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal and Vertical Distribution Pattern of Tire Wear Particles in an Urban Bioswale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampriti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Passeport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martin Guillon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">MICRO2024 - Plastice pollution from macro to nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lanzarote, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533184v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des sédiments d'un bassin d'infiltration par les particules d'usure des pneus</w:t>
+                <w:t xml:space="preserve">Contamination des sédiments d’un bassin d'infiltration par les particules d'usure des pneus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du Phuc Tho Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journées Doctorales en Hydrologie Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bouguenais (Nantes), France</w:t>
+              <w:t xml:space="preserve">Journées du GDR Polymères, Santé, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Polymères, Santé, Environnement, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726355v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tire and road wear particles contamination in infiltration ponds sediments: occurrence, spatial variability, size distribution and correlation with metals</w:t>
+                <w:t xml:space="preserve">Contamination des sédiments d'un bassin d'infiltration par les particules d'usure des pneus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Phuc Tho Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Du Phuc Tho Dang</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampriti Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Caubrière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Séville, Spain</w:t>
+              <w:t xml:space="preserve">10ème Journées Doctorales en Hydrologie Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bouguenais (Nantes), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04533821v1</w:t>
+                <w:t xml:space="preserve">hal-04726355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrodéchets des milieux urbains aux hydrosystèmes naturels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+                <w:t xml:space="preserve">Tire and road wear particles contamination in infiltration ponds sediments: occurrence, spatial variability, size distribution and correlation with metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du Phuc Tho Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LEE, Oct 2024, Bouguenais, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 34th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722140v1</w:t>
+                <w:t xml:space="preserve">hal-04533821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrodéchets abandonnés sur les surfaces urbaines : densités, variabilité et transfert par le ruissellement</w:t>
+                <w:t xml:space="preserve">Transfert de macrodéchets par les eaux pluviales urbaines : taux de fuite et facteurs d'influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
@@ -3344,493 +3344,493 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Novatech 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie; OTHU; Metropole Grand Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106546v1</w:t>
+                <w:t xml:space="preserve">hal-04104015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic evaluation of tire wear particle emissions and their driving factors on different road types</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Merusan-Paslaru</w:t>
+                <w:t xml:space="preserve">Macrodéchets abandonnés sur les surfaces urbaines : densités, variabilité et transfert par le ruissellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Poirier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109861v1</w:t>
+                <w:t xml:space="preserve">hal-04106546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic evaluation of tire wear particle emissions and their driving factors on different road types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Merusan-Paslaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04104032v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet stritter - Un exemple de projet action sur les macrodéchets sur les surfaces urbaines et dans les eaux de ruissellement.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Mabilais</w:t>
+                <w:t xml:space="preserve">Realistic evaluation of tire wear particle emissions and their driving factors on different road types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lumiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz (France), France</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287273v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfert de macrodéchets par les eaux pluviales urbaines : taux de fuite et facteurs d'influence</w:t>
+                <w:t xml:space="preserve">Projet stritter - Un exemple de projet action sur les macrodéchets sur les surfaces urbaines et dans les eaux de ruissellement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
@@ -3844,594 +3844,594 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie; OTHU; Metropole Grand Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104015v1</w:t>
+                <w:t xml:space="preserve">hal-04287273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques en estuaire de Loire : trajectoires et facteurs d'influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachid Dris</w:t>
+                <w:t xml:space="preserve">Léopold Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
+              <w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, LYON, France. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708871v1</w:t>
+                <w:t xml:space="preserve">hal-03710158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques dans les estuaires macrotidaux : similarités et spécificités de l'estuaire de la Loire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léopold Verdier</w:t>
+                <w:t xml:space="preserve">Camille Croiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, BREST, France. 1p</w:t>
+              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03710160v1</w:t>
+                <w:t xml:space="preserve">hal-03790696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastiques et Loire : Premières connaissances sur le bassin ligérien</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+                <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques dans les estuaires macrotidaux : similarités et spécificités de l'estuaire de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Transfert des micropolluants dans les eaux de surface Bassin versant de la Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Distanciel, France</w:t>
+              <w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, BREST, France. 1p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790696v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques en estuaire de Loire : trajectoires et facteurs d'influence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Plasti-nium (2021-2025) : Débris plastiques dans le continuum Terre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Nam Phuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Léopold Verdier</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Conférence internationale I.S.Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, LYON, France. 3p</w:t>
+              <w:t xml:space="preserve">15ème Journée scientifique de l&amp;apos;OSUNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nantes, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710158v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4626,51 +4626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Caubrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">110th NJWEA John J. (Jack) Lagrosa Annual Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Atlantic City, New Jersey, United States. </w:t>
@@ -4908,51 +4908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
@@ -5201,51 +5201,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF1274EE"/>
+    <w:nsid w:val="89CC4D11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5432,51 +5432,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-ricordel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2277-9566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599474v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33774-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734425v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bridant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35203-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05101884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics4020031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05404858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.T. Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaillou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04356470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Trinh Truong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Phuc Tho Dang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176855" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202303053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Astri&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108237" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755097v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ledieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03614075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119145" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenoir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Preteseille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.08.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05558447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.05.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(01)00139-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05556947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mahaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05234640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubriere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413193v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576095v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533821v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722140v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Merusan-Paslaru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104032v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumiere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287273v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04104015v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710160v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Verdier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710158v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Andric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05068183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astrie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459858v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jabiri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-ricordel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2277-9566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734425v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bridant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35203-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33774-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05101884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics4020031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05404858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.T. Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaillou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04356470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Trinh Truong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Phuc Tho Dang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176855" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202303053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ledieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Astri&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108237" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03614075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119145" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenoir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Preteseille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.08.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05558447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.05.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(01)00139-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05556947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mahaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05234640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubriere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576095v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726355v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04104015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Merusan-Paslaru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710158v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Verdier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Andric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05068183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astrie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459858v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jabiri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>