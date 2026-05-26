--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -3411,527 +3411,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04104015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrodéchets abandonnés sur les surfaces urbaines : densités, variabilité et transfert par le ruissellement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Mabilais</w:t>
+                <w:t xml:space="preserve">Realistic evaluation of tire wear particle emissions and their driving factors on different road types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Merusan-Paslaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lumière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106546v1</w:t>
+                <w:t xml:space="preserve">hal-04109861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic evaluation of tire wear particle emissions and their driving factors on different road types</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Merusan-Paslaru</w:t>
+                <w:t xml:space="preserve">Macrodéchets abandonnés sur les surfaces urbaines : densités, variabilité et transfert par le ruissellement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Poirier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRPO2023 : Quatrième rencontre du GDR Polymères et Océans 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">, CNRS, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109861v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic evaluation of tire wear particle emissions and their driving factors on different road types</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Muresan</w:t>
+                <w:t xml:space="preserve">Projet stritter - Un exemple de projet action sur les macrodéchets sur les surfaces urbaines et dans les eaux de ruissellement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Tramoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mabilais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Poirier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104032v1</w:t>
+                <w:t xml:space="preserve">hal-04287273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet stritter - Un exemple de projet action sur les macrodéchets sur les surfaces urbaines et dans les eaux de ruissellement.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Mabilais</w:t>
+                <w:t xml:space="preserve">Realistic evaluation of tire wear particle emissions and their driving factors on different road types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lumiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rencontres européennes de l'AVPU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Villes pour la Propreté Urbaine (AVPU), Nov 2023, Metz (France), France</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287273v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04104032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de transfert des macrodéchets plastiques en estuaire de Loire : trajectoires et facteurs d'influence</w:t>
               </w:r>
@@ -4409,430 +4409,555 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des microplastiques en µ-FTIR et Py-GC-MS : deux méthodes complémentaires ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal and Vertical Distribution of Tire &amp; Road Wear Particles and Microplastics in Contrasting Urban Bioswales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampriti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">SETAC Europe 36th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082031v1</w:t>
+                <w:t xml:space="preserve">hal-05622717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal and Vertical Distribution of Tire &amp; Road Wear Particles in an Urban Bioswale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sampriti Roy</w:t>
+                <w:t xml:space="preserve">Analyse des microplastiques en µ-FTIR et Py-GC-MS : deux méthodes complémentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurene Andric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martin Guillon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Ledieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Nam Phuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">110th NJWEA John J. (Jack) Lagrosa Annual Conference and Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Atlantic City, New Jersey, United States. </w:t>
+              <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bordeaux, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068183v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Longitudinal and Vertical Distribution of Tire &amp; Road Wear Particles in an Urban Bioswale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampriti Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Caubrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">110th NJWEA John J. (Jack) Lagrosa Annual Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Atlantic City, New Jersey, United States. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amount, composition and sources of macrolitter from a highly frequented roadway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tramoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Astrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème rencontre du GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, BREST, France. 3ème rencontre du GDR Polymères et Océans, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4842,51 +4967,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macrodéchets depuis les surfaces urbaines jusqu'aux exutoires pluviaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Ledieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4938,51 +5063,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4992,148 +5117,148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des performances mécaniques en fatigue d'un Loess d'Alsace traité aux liants hydrauliques (rapport final)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2016, 60p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId117"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5201,51 +5326,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89CC4D11"/>
+    <w:nsid w:val="F9C7C61B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5432,51 +5557,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-ricordel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2277-9566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734425v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bridant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35203-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33774-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05101884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics4020031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05404858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.T. Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaillou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04356470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Trinh Truong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Phuc Tho Dang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176855" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202303053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ledieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Astri&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108237" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03614075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119145" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenoir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Preteseille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.08.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05558447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.05.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(01)00139-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05556947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mahaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05234640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubriere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576095v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726355v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04104015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Merusan-Paslaru" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104032v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710158v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Verdier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Andric" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05068183v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astrie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459858v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543532v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jabiri" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-ricordel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2277-9566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734425v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Ledieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tramoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mabilais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricordel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bridant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35203-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04599474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33774-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05101884v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Strady" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Devault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Nam Phuong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microplastics4020031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05404858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago De Oliveira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P.T. Dang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaillou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubri&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/20251129" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04356470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Trinh Truong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.133301" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741138v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Phuc Tho Dang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chaillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampriti Roy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.176855" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857515v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/202303053" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03755097v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ledieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tramoy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659852v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Astri&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108237" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03614075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119145" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03685909v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202206053" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467463v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenoir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Preteseille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.08.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05558447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Taha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Cisse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2011.05.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(01)00139-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05556947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Landebrit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Mahaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413193v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Beaurepaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goriaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05234640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Caubriere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413166v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05413186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04722140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576095v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Ngoc-Nam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721229v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Passeport" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726355v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533821v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04104015v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Merusan-Paslaru" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Poirier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106546v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287273v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lumiere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710158v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Verdier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03790696v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Croiset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710160v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708871v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Nam Phuong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05622717v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05082031v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Andric" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05068183v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Astrie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459858v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lambert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jabiri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>