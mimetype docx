--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Rieunier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des université à l'Université Gustave Eiffel (IAE Paris Est), mes domaines de recherche portent sur le marketing des associations, le comportement de don, et le comportement du consommateur. Je codirige le Master &amp;quot;Gestion des entreprises sociales et solidaires&amp;quot; à l'université Gustave Eiffel qui est proposé aux salariés en activité (formation continue).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 - Créer la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 - L’influence des variables sociodémographiques sur le don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 - Emouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 - Demander des dons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7 – Le marché du don et le panorama des outils de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de dons et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 – Les outils traditionnels du fundraising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Travailler le contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 – Le cas particulier de la collecte de legs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 – L’influence des facteurs psychologiques sur le don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 – Les outils numériques du fundraising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi intégrer une démarche marketing dans les associations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.1-16, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment collecter des fonds auprès des particuliers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.85-132, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer et collecter des fonds sur internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un auto-diagnostic de sa démarche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.261 - 268, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Goudey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, Dunod, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.65-102, 2017, 978-2100762705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi investir dans le marketing sensoriel et expérientiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, DUNOD, Paris, pp. 9 - 28.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept étapes à suivre pour définir et mettre en place une ambiance efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, DUNOD, Paris, pp. 279 - 306.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel en héritage - entre altruisme et désir d'éternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krebs Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubet F. (coordinateur), 2016, "Léguer, Hériter", Editions La Découverte, pp. 72 - 84. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes d'expression de la marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Transversal de la marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.117-133, 2013, 9782100590216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et motivations à la générosité dans le champ culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Deguise-Le Roy; Eric Letonturier; Sylvie Pflieger; Bernard Valade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Générosité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.131-152, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02060782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience du vieillissement et comportement de legs aux institutions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Guiot et Bertrand Urien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre le consommateur âgé : Nouveaux enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.157-177, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02049762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'ambiance sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Rieunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing sensoriel du point de vente, créer et gérer l'ambiance des lieux commerciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.57-87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi investir dans le «Marketing sensoriel du point de vente» ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.5-17, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.47-84, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement du consommateur et le point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cliquet G., Fady A., Basset G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de la distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.55-90, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept étapes à suivre pour définir et mettre en place une ambiance efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.187-213, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencer des safe spaces en marketing des services : revue de littérature pluridisciplinaire et étude qualitative sur l'expérience vécue dans les lieux de fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de la Recherche sur la Consommation, 24ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIMEC, Nov 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels espaces publics ou privés favorisent l’inclusion et la sécurité des individus ? Une revue de littérature du dispositif de safe space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journées pluridisciplinaires K-OR (care organisationnel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIMEC - U.Rouen, Dec 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le consommateur concilie injonctions religieuses et culture de consommation ? Le cas des catholiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la logique marchande : les tensions à l’œuvre dans la vente en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le packaging au service de la santé publique. Application à la lutte contre le tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée internationale du marketing santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire face à la maturité du marché de la collecte de fonds pour une association de solidarité ? Rajeunir la cible et / ou changer de méthode de collecte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boulbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chédotal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Malo, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Marketing sensoriel des points de vente : des résultats des recherches aux pratiques des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2025, Marketing / communication, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2100791316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & Communication des associations [3e édition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2021, 2100593978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.258, 2013, Marketing sectoriel, 9782100593989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations (2e éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.256, 2013, Marketing sectoriel, 978-2100593972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don du sang des afro-caribéens vivant en France : quels enjeux pour la communication marketing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kabore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114, pp.117-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les fondements de la sobriété dans la consommation : le rôle de la religiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 139 (1), pp.17-38. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.139.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religiosité vécue et consommation : dilemme et fabrique de sens chez des consommateurs catholiques pratiquants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1), pp.61-93. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701221110262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment collecter des fonds à l’université auprès des alumni : état de l’art et étude qualitative sur l’attachement des anciens étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101, pp.113-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When family dining protects against sweet food consumption… and when it does not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.628-647. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do plain packaging and pictorial warnings affect smokers' and non-smokers' behavioral intentions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of eating behaviour through the concept of Perception of Nutritional Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.76-109. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570714564532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generativity : its role, dimensions and impact on cultural organizations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krebs Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.28-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02023629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting organ donation through the ‘intensity of discussions’ with next of kin: role of superstition, taboo of death and personality variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le don d’organes grâce à « l’intensité de la discussion » avec les proches : rôle de la superstition, du tabou de la mort et de variables de personnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.109-127. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370115571883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les comportements alimentaires grâce au concept de perception du risque nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.81-117. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370114550443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting organ donation through the ‘intensity of discussions’ with next of kin: role of superstition, taboo of death and personality variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02025506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing de la collecte de legs: de la légitimité à proposer l'immortalité à la gestion relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.61-75. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/dm.069.61.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain packaging and public health: the case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (1), pp.133-136. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2012.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonprofit brand image and typicality influences on charitable giving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (5), pp.701 - 707. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets decigarettes ? Les conditions de l'efficacité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets de cigarettes ? Les conditions de l’efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of visual warnings in social marketing: The case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'hyperchoix sur le consommateur et effet modérateur de la marque: une application au cas de l'horlogerie bijouterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (4), pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00169498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le «Marketing sensoriel du point de vente»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (4), pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00071154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances de consommation et stratégies de différenciation des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00071151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances de consommation et stratégies de différenciation des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00151274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing sensoriel du point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.46-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des procès pour contrefaçon de magasins spécialisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Huvé-Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hyvernat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, janvier-avril, pp.89-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation du levier de la discussion pour augmenter le nombre de donneurs d'organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fédération France ADOT. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Rieunier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des université à l'Université Gustave Eiffel (IAE Paris Est), mes domaines de recherche portent sur le marketing des associations, le comportement de don, et le comportement du consommateur. Je codirige le Master &amp;quot;Gestion des entreprises sociales et solidaires&amp;quot; à l'université Gustave Eiffel qui est proposé aux salariés en activité (formation continue).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 - Créer la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 - L’influence des variables sociodémographiques sur le don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7 – Le marché du don et le panorama des outils de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de dons et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 - Emouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 - Demander des dons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 – Les outils traditionnels du fundraising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Travailler le contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 – Le cas particulier de la collecte de legs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 – L’influence des facteurs psychologiques sur le don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 – Les outils numériques du fundraising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi intégrer une démarche marketing dans les associations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.1-16, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment collecter des fonds auprès des particuliers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.85-132, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer et collecter des fonds sur internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un auto-diagnostic de sa démarche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.261 - 268, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Goudey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, Dunod, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.65-102, 2017, 978-2100762705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi investir dans le marketing sensoriel et expérientiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, DUNOD, Paris, pp. 9 - 28.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept étapes à suivre pour définir et mettre en place une ambiance efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, DUNOD, Paris, pp. 279 - 306.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel en héritage - entre altruisme et désir d'éternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krebs Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubet F. (coordinateur), 2016, "Léguer, Hériter", Editions La Découverte, pp. 72 - 84. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes d'expression de la marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Transversal de la marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.117-133, 2013, 9782100590216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et motivations à la générosité dans le champ culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Deguise-Le Roy; Eric Letonturier; Sylvie Pflieger; Bernard Valade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Générosité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.131-152, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02060782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience du vieillissement et comportement de legs aux institutions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Guiot et Bertrand Urien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre le consommateur âgé : Nouveaux enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.157-177, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02049762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'ambiance sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Rieunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing sensoriel du point de vente, créer et gérer l'ambiance des lieux commerciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.57-87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.47-84, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi investir dans le «Marketing sensoriel du point de vente» ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.5-17, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement du consommateur et le point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cliquet G., Fady A., Basset G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de la distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.55-90, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept étapes à suivre pour définir et mettre en place une ambiance efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.187-213, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencer des safe spaces en marketing des services : revue de littérature pluridisciplinaire et étude qualitative sur l'expérience vécue dans les lieux de fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de la Recherche sur la Consommation, 24ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIMEC, Nov 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels espaces publics ou privés favorisent l’inclusion et la sécurité des individus ? Une revue de littérature du dispositif de safe space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journées pluridisciplinaires K-OR (care organisationnel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIMEC - U.Rouen, Dec 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le consommateur concilie injonctions religieuses et culture de consommation ? Le cas des catholiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la logique marchande : les tensions à l’œuvre dans la vente en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le packaging au service de la santé publique. Application à la lutte contre le tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée internationale du marketing santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire face à la maturité du marché de la collecte de fonds pour une association de solidarité ? Rajeunir la cible et / ou changer de méthode de collecte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boulbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chédotal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Malo, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Marketing sensoriel des points de vente : des résultats des recherches aux pratiques des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2025, Marketing / communication, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2100791316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & Communication des associations [3e édition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2021, 2100593978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.258, 2013, Marketing sectoriel, 9782100593989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations (2e éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.256, 2013, Marketing sectoriel, 978-2100593972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les fondements de la sobriété dans la consommation : le rôle de la religiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 139 (1), pp.17-38. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.139.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don du sang des afro-caribéens vivant en France : quels enjeux pour la communication marketing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kabore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114, pp.117-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religiosité vécue et consommation : dilemme et fabrique de sens chez des consommateurs catholiques pratiquants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1), pp.61-93. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701221110262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment collecter des fonds à l’université auprès des alumni : état de l’art et étude qualitative sur l’attachement des anciens étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101, pp.113-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When family dining protects against sweet food consumption… and when it does not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.628-647. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do plain packaging and pictorial warnings affect smokers' and non-smokers' behavioral intentions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of eating behaviour through the concept of Perception of Nutritional Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.76-109. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570714564532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting organ donation through the ‘intensity of discussions’ with next of kin: role of superstition, taboo of death and personality variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le don d’organes grâce à « l’intensité de la discussion » avec les proches : rôle de la superstition, du tabou de la mort et de variables de personnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.109-127. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370115571883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generativity : its role, dimensions and impact on cultural organizations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krebs Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.28-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02023629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les comportements alimentaires grâce au concept de perception du risque nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.81-117. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370114550443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting organ donation through the ‘intensity of discussions’ with next of kin: role of superstition, taboo of death and personality variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02025506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing de la collecte de legs: de la légitimité à proposer l'immortalité à la gestion relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.61-75. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/dm.069.61.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain packaging and public health: the case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (1), pp.133-136. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2012.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonprofit brand image and typicality influences on charitable giving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (5), pp.701 - 707. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets de cigarettes ? Les conditions de l’efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets decigarettes ? Les conditions de l'efficacité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of visual warnings in social marketing: The case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'hyperchoix sur le consommateur et effet modérateur de la marque: une application au cas de l'horlogerie bijouterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (4), pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00169498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances de consommation et stratégies de différenciation des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00071151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances de consommation et stratégies de différenciation des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00151274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le «Marketing sensoriel du point de vente»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (4), pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00071154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing sensoriel du point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.46-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des procès pour contrefaçon de magasins spécialisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Huvé-Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hyvernat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, janvier-avril, pp.89-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation du levier de la discussion pour augmenter le nombre de donneurs d'organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fédération France ADOT. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306401v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306392v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306386v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birambeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krebs Anne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076618v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bensahel-Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauc&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514976v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/marketing-communication-associations-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kabore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684715v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.139.0017" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221110262" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12293" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hoek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714564532" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023629v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980028v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chouk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115571883" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114550443" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.069.61.75" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2012.09.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L718Z63L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.04.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GKPKW8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601085v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483636v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601101v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dauce" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151274v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Huv&#233;-Nabec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hyvernat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Chouk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306401v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birambeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krebs Anne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bensahel-Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauc&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514976v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/marketing-communication-associations-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.139.0017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kabore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221110262" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12293" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hoek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714564532" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chouk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115571883" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114550443" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.069.61.75" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2012.09.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L718Z63L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.04.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GKPKW8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601101v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dauce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Huv&#233;-Nabec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hyvernat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Chouk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>