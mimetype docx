--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Rieunier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des université à l'Université Gustave Eiffel (IAE Paris Est), mes domaines de recherche portent sur le marketing des associations, le comportement de don, et le comportement du consommateur. Je codirige le Master &amp;quot;Gestion des entreprises sociales et solidaires&amp;quot; à l'université Gustave Eiffel qui est proposé aux salariés en activité (formation continue).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 - Créer la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 - L’influence des variables sociodémographiques sur le don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7 – Le marché du don et le panorama des outils de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de dons et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 - Emouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 - Demander des dons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 – Les outils traditionnels du fundraising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Travailler le contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 – Le cas particulier de la collecte de legs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 – L’influence des facteurs psychologiques sur le don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 – Les outils numériques du fundraising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi intégrer une démarche marketing dans les associations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.1-16, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment collecter des fonds auprès des particuliers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.85-132, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer et collecter des fonds sur internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un auto-diagnostic de sa démarche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.261 - 268, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Goudey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, Dunod, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.65-102, 2017, 978-2100762705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi investir dans le marketing sensoriel et expérientiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, DUNOD, Paris, pp. 9 - 28.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept étapes à suivre pour définir et mettre en place une ambiance efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, DUNOD, Paris, pp. 279 - 306.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel en héritage - entre altruisme et désir d'éternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krebs Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubet F. (coordinateur), 2016, "Léguer, Hériter", Editions La Découverte, pp. 72 - 84. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes d'expression de la marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Transversal de la marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.117-133, 2013, 9782100590216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et motivations à la générosité dans le champ culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Deguise-Le Roy; Eric Letonturier; Sylvie Pflieger; Bernard Valade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Générosité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.131-152, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02060782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience du vieillissement et comportement de legs aux institutions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Guiot et Bertrand Urien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre le consommateur âgé : Nouveaux enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.157-177, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02049762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'ambiance sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Rieunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing sensoriel du point de vente, créer et gérer l'ambiance des lieux commerciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.57-87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.47-84, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi investir dans le «Marketing sensoriel du point de vente» ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.5-17, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement du consommateur et le point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cliquet G., Fady A., Basset G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de la distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.55-90, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept étapes à suivre pour définir et mettre en place une ambiance efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.187-213, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencer des safe spaces en marketing des services : revue de littérature pluridisciplinaire et étude qualitative sur l'expérience vécue dans les lieux de fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de la Recherche sur la Consommation, 24ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIMEC, Nov 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels espaces publics ou privés favorisent l’inclusion et la sécurité des individus ? Une revue de littérature du dispositif de safe space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journées pluridisciplinaires K-OR (care organisationnel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIMEC - U.Rouen, Dec 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le consommateur concilie injonctions religieuses et culture de consommation ? Le cas des catholiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la logique marchande : les tensions à l’œuvre dans la vente en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le packaging au service de la santé publique. Application à la lutte contre le tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée internationale du marketing santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire face à la maturité du marché de la collecte de fonds pour une association de solidarité ? Rajeunir la cible et / ou changer de méthode de collecte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boulbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chédotal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Malo, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Marketing sensoriel des points de vente : des résultats des recherches aux pratiques des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2025, Marketing / communication, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2100791316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & Communication des associations [3e édition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2021, 2100593978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.258, 2013, Marketing sectoriel, 9782100593989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations (2e éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.256, 2013, Marketing sectoriel, 978-2100593972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les fondements de la sobriété dans la consommation : le rôle de la religiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 139 (1), pp.17-38. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.139.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don du sang des afro-caribéens vivant en France : quels enjeux pour la communication marketing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kabore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114, pp.117-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religiosité vécue et consommation : dilemme et fabrique de sens chez des consommateurs catholiques pratiquants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1), pp.61-93. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701221110262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment collecter des fonds à l’université auprès des alumni : état de l’art et étude qualitative sur l’attachement des anciens étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101, pp.113-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When family dining protects against sweet food consumption… and when it does not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.628-647. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do plain packaging and pictorial warnings affect smokers' and non-smokers' behavioral intentions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of eating behaviour through the concept of Perception of Nutritional Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.76-109. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570714564532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting organ donation through the ‘intensity of discussions’ with next of kin: role of superstition, taboo of death and personality variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le don d’organes grâce à « l’intensité de la discussion » avec les proches : rôle de la superstition, du tabou de la mort et de variables de personnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.109-127. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370115571883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generativity : its role, dimensions and impact on cultural organizations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krebs Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.28-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02023629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les comportements alimentaires grâce au concept de perception du risque nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.81-117. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370114550443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting organ donation through the ‘intensity of discussions’ with next of kin: role of superstition, taboo of death and personality variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02025506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing de la collecte de legs: de la légitimité à proposer l'immortalité à la gestion relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.61-75. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/dm.069.61.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain packaging and public health: the case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (1), pp.133-136. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2012.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonprofit brand image and typicality influences on charitable giving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (5), pp.701 - 707. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets de cigarettes ? Les conditions de l’efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets decigarettes ? Les conditions de l'efficacité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of visual warnings in social marketing: The case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'hyperchoix sur le consommateur et effet modérateur de la marque: une application au cas de l'horlogerie bijouterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (4), pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00169498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances de consommation et stratégies de différenciation des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00071151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances de consommation et stratégies de différenciation des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00151274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le «Marketing sensoriel du point de vente»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (4), pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00071154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing sensoriel du point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.46-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des procès pour contrefaçon de magasins spécialisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Huvé-Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hyvernat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, janvier-avril, pp.89-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation du levier de la discussion pour augmenter le nombre de donneurs d'organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fédération France ADOT. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Rieunier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des université à l'Université Gustave Eiffel (IAE Paris Est), mes domaines de recherche portent sur le marketing des associations, le comportement de don, et le comportement du consommateur. Je codirige le Master &amp;quot;Gestion des entreprises sociales et solidaires&amp;quot; à l'université Gustave Eiffel qui est proposé aux salariés en activité (formation continue).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7 – Le marché du don et le panorama des outils de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de dons et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 - Emouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 - Demander des dons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 - Créer la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 - L’influence des variables sociodémographiques sur le don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 – Les outils traditionnels du fundraising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Travailler le contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 – Le cas particulier de la collecte de legs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 – L’influence des facteurs psychologiques sur le don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 – Les outils numériques du fundraising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi intégrer une démarche marketing dans les associations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.1-16, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment collecter des fonds auprès des particuliers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.85-132, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer et collecter des fonds sur internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un auto-diagnostic de sa démarche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.261 - 268, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Goudey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, Dunod, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.65-102, 2017, 978-2100762705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi investir dans le marketing sensoriel et expérientiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, DUNOD, Paris, pp. 9 - 28.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept étapes à suivre pour définir et mettre en place une ambiance efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, DUNOD, Paris, pp. 279 - 306.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel en héritage - entre altruisme et désir d'éternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krebs Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubet F. (coordinateur), 2016, "Léguer, Hériter", Editions La Découverte, pp. 72 - 84. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes d'expression de la marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Transversal de la marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.117-133, 2013, 9782100590216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et motivations à la générosité dans le champ culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Deguise-Le Roy; Eric Letonturier; Sylvie Pflieger; Bernard Valade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Générosité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.131-152, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02060782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience du vieillissement et comportement de legs aux institutions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Guiot et Bertrand Urien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre le consommateur âgé : Nouveaux enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.157-177, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02049762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'ambiance sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Rieunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing sensoriel du point de vente, créer et gérer l'ambiance des lieux commerciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.57-87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement du consommateur et le point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cliquet G., Fady A., Basset G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de la distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.55-90, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.47-84, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi investir dans le «Marketing sensoriel du point de vente» ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.5-17, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept étapes à suivre pour définir et mettre en place une ambiance efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.187-213, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencer des safe spaces en marketing des services : revue de littérature pluridisciplinaire et étude qualitative sur l'expérience vécue dans les lieux de fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de la Recherche sur la Consommation, 24ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIMEC, Nov 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels espaces publics ou privés favorisent l’inclusion et la sécurité des individus ? Une revue de littérature du dispositif de safe space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journées pluridisciplinaires K-OR (care organisationnel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIMEC - U.Rouen, Dec 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le consommateur concilie injonctions religieuses et culture de consommation ? Le cas des catholiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la logique marchande : les tensions à l’œuvre dans la vente en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le packaging au service de la santé publique. Application à la lutte contre le tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée internationale du marketing santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire face à la maturité du marché de la collecte de fonds pour une association de solidarité ? Rajeunir la cible et / ou changer de méthode de collecte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boulbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chédotal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Malo, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Marketing sensoriel des points de vente : des résultats des recherches aux pratiques des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2025, Marketing / communication, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2100791316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & Communication des associations [3e édition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2021, 2100593978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.258, 2013, Marketing sectoriel, 9782100593989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations (2e éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.256, 2013, Marketing sectoriel, 978-2100593972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les fondements de la sobriété dans la consommation : le rôle de la religiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 139 (1), pp.17-38. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.139.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don du sang des afro-caribéens vivant en France : quels enjeux pour la communication marketing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kabore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114, pp.117-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religiosité vécue et consommation : dilemme et fabrique de sens chez des consommateurs catholiques pratiquants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1), pp.61-93. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701221110262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment collecter des fonds à l’université auprès des alumni : état de l’art et étude qualitative sur l’attachement des anciens étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101, pp.113-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When family dining protects against sweet food consumption… and when it does not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.628-647. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do plain packaging and pictorial warnings affect smokers' and non-smokers' behavioral intentions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of eating behaviour through the concept of Perception of Nutritional Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.76-109. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570714564532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting organ donation through the ‘intensity of discussions’ with next of kin: role of superstition, taboo of death and personality variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le don d’organes grâce à « l’intensité de la discussion » avec les proches : rôle de la superstition, du tabou de la mort et de variables de personnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.109-127. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370115571883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generativity : its role, dimensions and impact on cultural organizations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krebs Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.28-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02023629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les comportements alimentaires grâce au concept de perception du risque nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.81-117. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370114550443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting organ donation through the ‘intensity of discussions’ with next of kin: role of superstition, taboo of death and personality variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02025506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing de la collecte de legs: de la légitimité à proposer l'immortalité à la gestion relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.61-75. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/dm.069.61.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain packaging and public health: the case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (1), pp.133-136. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2012.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonprofit brand image and typicality influences on charitable giving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (5), pp.701 - 707. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets de cigarettes ? Les conditions de l’efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets decigarettes ? Les conditions de l'efficacité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of visual warnings in social marketing: The case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'hyperchoix sur le consommateur et effet modérateur de la marque: une application au cas de l'horlogerie bijouterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (4), pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00169498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances de consommation et stratégies de différenciation des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00071151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances de consommation et stratégies de différenciation des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00151274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le «Marketing sensoriel du point de vente»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (4), pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00071154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing sensoriel du point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.46-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des procès pour contrefaçon de magasins spécialisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Huvé-Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hyvernat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, janvier-avril, pp.89-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation du levier de la discussion pour augmenter le nombre de donneurs d'organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fédération France ADOT. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306401v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birambeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krebs Anne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bensahel-Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauc&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514976v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/marketing-communication-associations-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.139.0017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kabore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221110262" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12293" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hoek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714564532" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chouk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115571883" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114550443" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.069.61.75" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2012.09.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L718Z63L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.04.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GKPKW8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601101v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dauce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Huv&#233;-Nabec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hyvernat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Chouk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306438v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306392v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306401v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birambeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krebs Anne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fady" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076630v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bensahel-Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauc&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/marketing-communication-associations-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.139.0017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kabore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221110262" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12293" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hoek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714564532" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chouk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115571883" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114550443" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.069.61.75" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2012.09.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L718Z63L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.04.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GKPKW8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601101v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dauce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Huv&#233;-Nabec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hyvernat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Chouk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>