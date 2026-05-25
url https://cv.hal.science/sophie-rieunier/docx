--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Rieunier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des université à l'Université Gustave Eiffel (IAE Paris Est), mes domaines de recherche portent sur le marketing des associations, le comportement de don, et le comportement du consommateur. Je codirige le Master &amp;quot;Gestion des entreprises sociales et solidaires&amp;quot; à l'université Gustave Eiffel qui est proposé aux salariés en activité (formation continue).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7 – Le marché du don et le panorama des outils de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de dons et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 - Emouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 - Demander des dons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 - Créer la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 - L’influence des variables sociodémographiques sur le don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 – Les outils traditionnels du fundraising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Travailler le contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 – Le cas particulier de la collecte de legs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 – L’influence des facteurs psychologiques sur le don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 – Les outils numériques du fundraising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi intégrer une démarche marketing dans les associations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.1-16, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment collecter des fonds auprès des particuliers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.85-132, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer et collecter des fonds sur internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un auto-diagnostic de sa démarche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.261 - 268, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Goudey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, Dunod, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.65-102, 2017, 978-2100762705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi investir dans le marketing sensoriel et expérientiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, DUNOD, Paris, pp. 9 - 28.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept étapes à suivre pour définir et mettre en place une ambiance efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, DUNOD, Paris, pp. 279 - 306.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel en héritage - entre altruisme et désir d'éternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krebs Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubet F. (coordinateur), 2016, "Léguer, Hériter", Editions La Découverte, pp. 72 - 84. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes d'expression de la marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Transversal de la marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.117-133, 2013, 9782100590216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et motivations à la générosité dans le champ culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Deguise-Le Roy; Eric Letonturier; Sylvie Pflieger; Bernard Valade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Générosité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.131-152, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02060782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience du vieillissement et comportement de legs aux institutions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Guiot et Bertrand Urien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre le consommateur âgé : Nouveaux enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.157-177, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02049762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'ambiance sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Rieunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing sensoriel du point de vente, créer et gérer l'ambiance des lieux commerciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.57-87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement du consommateur et le point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cliquet G., Fady A., Basset G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de la distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.55-90, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.47-84, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi investir dans le «Marketing sensoriel du point de vente» ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.5-17, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept étapes à suivre pour définir et mettre en place une ambiance efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.187-213, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencer des safe spaces en marketing des services : revue de littérature pluridisciplinaire et étude qualitative sur l'expérience vécue dans les lieux de fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de la Recherche sur la Consommation, 24ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIMEC, Nov 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels espaces publics ou privés favorisent l’inclusion et la sécurité des individus ? Une revue de littérature du dispositif de safe space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journées pluridisciplinaires K-OR (care organisationnel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIMEC - U.Rouen, Dec 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le consommateur concilie injonctions religieuses et culture de consommation ? Le cas des catholiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la logique marchande : les tensions à l’œuvre dans la vente en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le packaging au service de la santé publique. Application à la lutte contre le tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée internationale du marketing santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire face à la maturité du marché de la collecte de fonds pour une association de solidarité ? Rajeunir la cible et / ou changer de méthode de collecte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boulbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chédotal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Malo, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Marketing sensoriel des points de vente : des résultats des recherches aux pratiques des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2025, Marketing / communication, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2100791316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & Communication des associations [3e édition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2021, 2100593978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.258, 2013, Marketing sectoriel, 9782100593989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations (2e éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.256, 2013, Marketing sectoriel, 978-2100593972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les fondements de la sobriété dans la consommation : le rôle de la religiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 139 (1), pp.17-38. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.139.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don du sang des afro-caribéens vivant en France : quels enjeux pour la communication marketing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kabore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114, pp.117-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religiosité vécue et consommation : dilemme et fabrique de sens chez des consommateurs catholiques pratiquants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1), pp.61-93. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701221110262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment collecter des fonds à l’université auprès des alumni : état de l’art et étude qualitative sur l’attachement des anciens étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101, pp.113-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When family dining protects against sweet food consumption… and when it does not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.628-647. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do plain packaging and pictorial warnings affect smokers' and non-smokers' behavioral intentions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of eating behaviour through the concept of Perception of Nutritional Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.76-109. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570714564532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting organ donation through the ‘intensity of discussions’ with next of kin: role of superstition, taboo of death and personality variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le don d’organes grâce à « l’intensité de la discussion » avec les proches : rôle de la superstition, du tabou de la mort et de variables de personnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.109-127. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370115571883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generativity : its role, dimensions and impact on cultural organizations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krebs Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.28-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02023629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les comportements alimentaires grâce au concept de perception du risque nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.81-117. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370114550443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting organ donation through the ‘intensity of discussions’ with next of kin: role of superstition, taboo of death and personality variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02025506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing de la collecte de legs: de la légitimité à proposer l'immortalité à la gestion relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.61-75. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/dm.069.61.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain packaging and public health: the case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (1), pp.133-136. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2012.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonprofit brand image and typicality influences on charitable giving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (5), pp.701 - 707. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets de cigarettes ? Les conditions de l’efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets decigarettes ? Les conditions de l'efficacité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of visual warnings in social marketing: The case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'hyperchoix sur le consommateur et effet modérateur de la marque: une application au cas de l'horlogerie bijouterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (4), pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00169498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances de consommation et stratégies de différenciation des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00071151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances de consommation et stratégies de différenciation des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00151274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le «Marketing sensoriel du point de vente»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (4), pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00071154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing sensoriel du point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.46-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des procès pour contrefaçon de magasins spécialisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Huvé-Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hyvernat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, janvier-avril, pp.89-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation du levier de la discussion pour augmenter le nombre de donneurs d'organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fédération France ADOT. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Rieunier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des université à l'Université Gustave Eiffel (IAE Paris Est), mes domaines de recherche portent sur le marketing des associations, le comportement de don, et le comportement du consommateur. Je codirige le Master &amp;quot;Gestion des entreprises sociales et solidaires&amp;quot; à l'université Gustave Eiffel qui est proposé aux salariés en activité (formation continue).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 3 - Créer la confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 - L’influence des variables sociodémographiques sur le don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 7 – Le marché du don et le panorama des outils de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de dons et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2 - Emouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 - Demander des dons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8 – Les outils traditionnels du fundraising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 – Le cas particulier de la collecte de legs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4 - Travailler le contre-don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 – L’influence des facteurs psychologiques sur le don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 9 – Les outils numériques du fundraising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2025, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi intégrer une démarche marketing dans les associations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.1-16, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment collecter des fonds auprès des particuliers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.85-132, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment communiquer et collecter des fonds sur internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser un auto-diagnostic de sa démarche marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.261 - 268, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Goudey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, Dunod, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.65-102, 2017, 978-2100762705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi investir dans le marketing sensoriel et expérientiel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, DUNOD, Paris, pp. 9 - 28.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept étapes à suivre pour définir et mettre en place une ambiance efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rieunier S (coordinateur), 2017, Marketing sensoriel et expérientiel du point de vente, DUNOD, Paris, pp. 279 - 306.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine culturel en héritage - entre altruisme et désir d'éternité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krebs Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dubet F. (coordinateur), 2016, "Léguer, Hériter", Editions La Découverte, pp. 72 - 84. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modes d'expression de la marque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management Transversal de la marque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.117-133, 2013, 9782100590216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et motivations à la générosité dans le champ culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Deguise-Le Roy; Eric Letonturier; Sylvie Pflieger; Bernard Valade. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Générosité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.131-152, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02060782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérience du vieillissement et comportement de legs aux institutions culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Guiot et Bertrand Urien. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre le consommateur âgé : Nouveaux enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boeck, pp.157-177, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02049762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer l'ambiance sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Rieunier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marketing sensoriel du point de vente, créer et gérer l'ambiance des lieux commerciaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.57-87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment gérer l'ambiance sonore ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.47-84, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi investir dans le «Marketing sensoriel du point de vente» ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.5-17, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le comportement du consommateur et le point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cliquet G., Fady A., Basset G. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management de la distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.55-90, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sept étapes à suivre pour définir et mettre en place une ambiance efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rieunier S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.187-213, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agencer des safe spaces en marketing des services : revue de littérature pluridisciplinaire et étude qualitative sur l'expérience vécue dans les lieux de fête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Normandes de la Recherche sur la Consommation, 24ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIMEC, Nov 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels espaces publics ou privés favorisent l’inclusion et la sécurité des individus ? Une revue de littérature du dispositif de safe space.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Bensahel-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Béji-Bécheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e journées pluridisciplinaires K-OR (care organisationnel)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NIMEC - U.Rouen, Dec 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le consommateur concilie injonctions religieuses et culture de consommation ? Le cas des catholiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la logique marchande : les tensions à l’œuvre dans la vente en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Journées Normandes de Recherche sur la Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le packaging au service de la santé publique. Application à la lutte contre le tabac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée internationale du marketing santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lille, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00618033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire face à la maturité du marché de la collecte de fonds pour une association de solidarité ? Rajeunir la cible et / ou changer de méthode de collecte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Boulbry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chédotal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00170471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXe Congrès de l'AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Saint-Malo, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00078397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Marketing sensoriel des points de vente : des résultats des recherches aux pratiques des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Etienne Thil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussir sa collecte de dons - Comportement de don et fundraising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2025, Marketing / communication, 210087652X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03514976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2100791316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & Communication des associations [3e édition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 288p., 2021, 2100593978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing & communication des associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.258, 2013, Marketing sectoriel, 9782100593989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing et communication des associations (2e éd.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Birambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.256, 2013, Marketing sectoriel, 978-2100593972</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing sensoriel du point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00076600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les fondements de la sobriété dans la consommation : le rôle de la religiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 139 (1), pp.17-38. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.139.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le don du sang des afro-caribéens vivant en France : quels enjeux pour la communication marketing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kabore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 114, pp.117-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religiosité vécue et consommation : dilemme et fabrique de sens chez des consommateurs catholiques pratiquants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (1), pp.61-93. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/07673701221110262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment collecter des fonds à l’université auprès des alumni : état de l’art et étude qualitative sur l’attachement des anciens étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Cerio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 101, pp.113-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03177397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When family dining protects against sweet food consumption… and when it does not</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.628-647. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do plain packaging and pictorial warnings affect smokers' and non-smokers' behavioral intentions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janet Hoek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Affairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joca.12145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of eating behaviour through the concept of Perception of Nutritional Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (1), pp.76-109. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2051570714564532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02923251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting organ donation through the ‘intensity of discussions’ with next of kin: role of superstition, taboo of death and personality variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.109-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le don d’organes grâce à « l’intensité de la discussion » avec les proches : rôle de la superstition, du tabou de la mort et de variables de personnalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.109-127. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370115571883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generativity : its role, dimensions and impact on cultural organizations in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krebs Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (3), pp.28-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02023629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les comportements alimentaires grâce au concept de perception du risque nutritionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.81-117. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0767370114550443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting organ donation through the ‘intensity of discussions’ with next of kin: role of superstition, taboo of death and personality variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (3), pp.105-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02025506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing de la collecte de legs: de la légitimité à proposer l'immortalité à la gestion relationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.61-75. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/dm.069.61.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plain packaging and public health: the case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (1), pp.133-136. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2012.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00744062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonprofit brand image and typicality influences on charitable giving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 65 (5), pp.701 - 707. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbusres.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01887007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets de cigarettes ? Les conditions de l’efficacité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel-Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il apposer des avertissements sanitaires visuels sur les paquets decigarettes ? Les conditions de l'efficacité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of visual warnings in social marketing: The case of tobacco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00601101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'hyperchoix sur le consommateur et effet modérateur de la marque: une application au cas de l'horlogerie bijouterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Larceneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (4), pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00260041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00169498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacité des avertissements sanitaires dans la lutte contre le tabagisme : synthèse théorique et résultats d'une étude qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gallopel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Debenedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Le Gall-Ely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française du Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 206, pp.7-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances de consommation et stratégies de différenciation des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Volle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00071151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances de consommation et stratégies de différenciation des distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Volle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 27, pp.19-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00151274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le «Marketing sensoriel du point de vente»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dauce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (4), pp.45-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00071154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing sensoriel du point de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.46-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des procès pour contrefaçon de magasins spécialisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydiane Huvé-Nabec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hyvernat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, janvier-avril, pp.89-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03189981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation du levier de la discussion pour augmenter le nombre de donneurs d'organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Chouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rieunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondes Zouaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">fédération France ADOT. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId124"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306438v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306392v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306401v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306424v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birambeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krebs Anne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076632v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fady" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076630v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bensahel-Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauc&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653130v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/marketing-communication-associations-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.139.0017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kabore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221110262" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12293" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hoek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714564532" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chouk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115571883" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114550443" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.069.61.75" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2012.09.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L718Z63L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.04.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GKPKW8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601101v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dauce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Huv&#233;-Nabec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hyvernat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Chouk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306401v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306424v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306438v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306386v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306441v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189986v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birambeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel-Morvan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189988v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goudey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krebs Anne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051676v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fleck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Krebs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallopel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076630v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076632v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fady" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076631v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Bensahel-Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253352v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vaal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463454v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Cerio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Debenedetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00618033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170471v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660947v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauc&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301859v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03514976v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Larceneux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03819411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/marketing-communication-associations-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635050v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00076600v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684715v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.139.0017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kabore" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146040v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221110262" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177397v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12293" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430744v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Hoek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joca.12145" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02923251v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714564532" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980028v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Chouk" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Zouaghi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055710v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370115571883" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02023629v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114550443" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02025506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.069.61.75" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00744062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2012.09.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L718Z63L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887007v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2011.04.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GKPKW8S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601085v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00601101v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169498v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Debenedetti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071151v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Volle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151274v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Volle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00071154v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dauce" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598724v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Huv&#233;-Nabec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hyvernat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978482v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Chouk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>