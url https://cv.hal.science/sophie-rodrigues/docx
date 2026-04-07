--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -333,969 +333,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay between the marine diazotroph Vibrio diazotrophicus and its prophage shapes both biofilm structure and nitrogen release</w:t>
+                <w:t xml:space="preserve">Vibrio harveyi uses both type III secretion system and quorum sensing for the colonization of the European abalone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Mahoudeau</w:t>
+                <w:t xml:space="preserve">Amandine Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Crétin</w:t>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Joublin-Delavat</w:t>
+                <w:t xml:space="preserve">Adeline Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Guillouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157, pp.110103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.01564-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2024.110103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451115v1</w:t>
+                <w:t xml:space="preserve">hal-04861361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrio harveyi uses both type III secretion system and quorum sensing for the colonization of the European abalone</w:t>
+                <w:t xml:space="preserve">Pseudoalteromonas Strains as Biofilm Control Agents in Ostrea edulis Aquaculture: Reducing Biofilm Biovolume While Preserving Microbial Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Morot</w:t>
+                <w:t xml:space="preserve">Garance Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Leila Parizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bidault</w:t>
+                <w:t xml:space="preserve">Héléna Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Clément Offret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2024.110103⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (2), pp.363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms13020363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861361v1</w:t>
+                <w:t xml:space="preserve">hal-04942259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudoalteromonas Strains as Biofilm Control Agents in Ostrea edulis Aquaculture: Reducing Biofilm Biovolume While Preserving Microbial Diversity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The interplay between the marine diazotroph Vibrio diazotrophicus and its prophage shapes both biofilm structure and nitrogen release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Parizadeh</w:t>
+                <w:t xml:space="preserve">Louise Mahoudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héléna Cuny</w:t>
+                <w:t xml:space="preserve">Pauline Crétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Offret</w:t>
+                <w:t xml:space="preserve">Aurélie Joublin-Delavat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Protat</w:t>
+                <w:t xml:space="preserve">Clara Guillouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (2), pp.363. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms13020363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.01564-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942259v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cmpX overexpression in Pseudomonas aeruginosa affects biofilm formation and cell morphology in response to shear stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Insights into Biofilm Formation by a Pathogenic Strain of Vibrio harveyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey David</w:t>
+                <w:t xml:space="preserve">François Delavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissande Louis</w:t>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Labbé</w:t>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2024.100191⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12010186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885157v1</w:t>
+                <w:t xml:space="preserve">hal-04406039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiofilm Activity of the Marine Probiotic Bacillus subtilis C3 Against the Aquaculture-Relevant Pathogen Vibrio harveyi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">cmpX overexpression in Pseudomonas aeruginosa affects biofilm formation and cell morphology in response to shear stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flore Caudal</w:t>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Taupin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Dufour</w:t>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Le Ker</w:t>
+                <w:t xml:space="preserve">Clarisse Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (3), pp.1551-1562. </w:t>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.100191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12602-024-10229-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2024.100191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04807413v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Biofilm Extracts and Molecules from the Marine Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibiofilm Activity of the Marine Probiotic Bacillus subtilis C3 Against the Aquaculture-Relevant Pathogen Vibrio harveyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Ker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md22070313⟩</w:t>
+              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), pp.1551-1562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12602-024-10229-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766153v1</w:t>
+                <w:t xml:space="preserve">hal-04807413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Insights into Biofilm Formation by a Pathogenic Strain of Vibrio harveyi</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Delavat</w:t>
+                <w:t xml:space="preserve">Anti-Biofilm Extracts and Molecules from the Marine Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Catherine Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Paillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Dufour</w:t>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (1), pp.186. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (7), pp.313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12010186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md22070313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406039v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracts from Wallis Sponges Inhibit Vibrio harveyi Biofilm Formation</w:t>
               </w:r>
@@ -1307,64 +1307,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Le Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1543,697 +1543,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Clamens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florie Desriac</w:t>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097446v1</w:t>
+                <w:t xml:space="preserve">hal-03777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and physiological insights into the diazotrophic activity of a non-cyanobacterial marine diazotroph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Joublin-Delavat</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Touahri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Morot</w:t>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (12), pp.6510-6523. </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.2103262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993957v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Genetic and physiological insights into the diazotrophic activity of a non-cyanobacterial marine diazotroph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joublin-Delavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Verdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey David</w:t>
+                <w:t xml:space="preserve">Katia Touahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Crétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (12), pp.6510-6523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777008v1</w:t>
+                <w:t xml:space="preserve">hal-03993957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Kingdom Signaling of Stress Hormones: Sensing, Transport and Modulation of Bacterial Physiology</w:t>
+                <w:t xml:space="preserve">Biocontrol of Biofilm Formation: Jamming of Sessile-Associated Rhizobial Communication by Rhodococcal Quorum-Quenching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melyssa Cambronel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rikki Knowlton</w:t>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.690942⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (15), pp.8241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22158241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477047v1</w:t>
+                <w:t xml:space="preserve">hal-03477018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol of Biofilm Formation: Jamming of Sessile-Associated Rhizobial Communication by Rhodococcal Quorum-Quenching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-Kingdom Signaling of Stress Hormones: Sensing, Transport and Modulation of Bacterial Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvann Bourigault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+                <w:t xml:space="preserve">Ouiza Mesguida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Chane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Taupin</w:t>
+                <w:t xml:space="preserve">Rikki Knowlton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (15), pp.8241. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22158241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.690942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477018v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Catecholamines (Epinephrine/Norepinephrine) on Biofilm Formation and Adhesion in Pathogenic and Probiotic Strains of Enterococcus faecalis</w:t>
               </w:r>
@@ -2245,64 +2245,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Nilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouiza Mesguida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2366,51 +2366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2487,77 +2487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2615,645 +2615,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular DNA release, quorum sensing, and PrrF1/F2 small RNAs are key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Epinephrine affects motility, and increases adhesion, biofilm and virulence of Pseudomonas aeruginosa H103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Duchesne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Kelly Biaggini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41522-019-0088-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56666-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02275471v1</w:t>
+                <w:t xml:space="preserve">insu-03684671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epinephrine affects motility, and increases adhesion, biofilm and virulence of Pseudomonas aeruginosa H103</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Tortuel</w:t>
+                <w:t xml:space="preserve">Extracellular DNA release, quorum sensing, and PrrF1/F2 small RNAs are key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, </w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56666-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41522-019-0088-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03684671v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02275471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Clamens</w:t>
+                <w:t xml:space="preserve">Relation between Biofilm Condition and Virulence in Vibrio tapetis: A Transcriptomic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Rosay</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Sabine van Dillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 7 (4), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7040092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962693v1</w:t>
+                <w:t xml:space="preserve">hal-01935852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Biofilm Condition and Virulence in Vibrio tapetis: A Transcriptomic Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 7 (4), pp.92. </w:t>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens7040092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935852v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host Peptidic Hormones Affecting Bacterial Biofilm Formation and Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 15. </w:t>
@@ -3343,51 +3343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (2), pp.1000268. </w:t>
@@ -3438,90 +3438,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrio tapetis, the Causative Agent of Brown Ring Disease, Forms Biofilms with Spherical Components.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3568,77 +3568,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiofilm Activity of the Marine Bacterium Pseudoalteromonas sp. 3J6 Against Vibrio tapetis, the Causative Agent of Brown Ring Disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (1), pp.45-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3698,64 +3698,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Doghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3806,77 +3806,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Osmotic Stress on Rhamnolipid Synthesis and Time-Course Production of Cell-To-Cell Signal Molecules by Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3966,329 +3966,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation du caractère antifouling de l’exopolysaccharide MO245</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Faÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
+              <w:t xml:space="preserve">Antifouling-workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518998v1</w:t>
+                <w:t xml:space="preserve">hal-05505154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du caractère antifouling de l’exopolysaccharide MO245</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antifouling-workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lorient, France</w:t>
+              <w:t xml:space="preserve">Eurobiofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505154v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4343,77 +4343,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into Pseudomonas aeruginosa adaptive response to sublethal concentrations of tobramycin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4481,77 +4481,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Mélissande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4645,51 +4645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journées du GDR MultiFonction des peptides antimicrobiens (MuFoPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bordeaux-Pessac, France</w:t>
@@ -4731,77 +4731,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-vibrio strategy: Antibiofilm activity of a marine bacterium against Vibrio tapetis CECT4600 biofilm, the causative agent of Brown Ring Disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMP2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, France. pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4839,77 +4839,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of biofilm formed by Vibrio tapetis CECT4600, the causative agent of Brown Ring Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobiofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Belgium. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4947,77 +4947,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilms of the Vibrio tapetis pathogen strain CECT4600, the causative agent of Brown Ring Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilm 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5225,51 +5225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëliss Manac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Calvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5363,51 +5363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5583,90 +5583,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6079,77 +6079,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hormone humaine « C-type natriuretic peptide » (CNP) et ses effets sur Pseudomonas aeruginosa : description d’une nouvelle arme potentielle pour lutter contre la formation de biofilms et étude du mécanisme d’action.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6204,103 +6204,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
@@ -6361,51 +6361,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial and Antibiofilm Molecules Produced by Marine Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6692,51 +6692,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="313B47E0"/>
+    <w:nsid w:val="2264720B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6923,51 +6923,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-rodrigues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8901-3032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188978771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaffry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;rindol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115198" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451115v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mahoudeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cr&#233;tin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joublin-Delavat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Guillouche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01564-25" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861361v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2024.110103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04942259v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Leroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Cuny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Offret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Protat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13020363" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Labb&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2024.100191" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Ker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10229-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22070313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delavat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12010186" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11071762" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03993957v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Touahri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16261" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Cambronel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikki Knowlton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.690942" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158241" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01501" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56666-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493926" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duteil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.1000268" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01384" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-014-9173-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Akbar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0568-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470474v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Diab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285800903010128" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fa&#255;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01917978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M&#233;lissande" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969570v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864061v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169445v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney J. Tremlett" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Baccouri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881.)" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365916v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F&#233;camp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01921240v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527801718.ch25" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01245143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORIS347" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-rodrigues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8901-3032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188978771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaffry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;rindol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115198" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2024.110103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04942259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Cuny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Offret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Protat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13020363" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mahoudeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cr&#233;tin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joublin-Delavat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Guillouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01564-25" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delavat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12010186" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Labb&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2024.100191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Ker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10229-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22070313" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11071762" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03993957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Touahri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16261" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158241" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Cambronel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikki Knowlton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.690942" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01501" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56666-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493926" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duteil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.1000268" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01384" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-014-9173-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Akbar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0568-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470474v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Diab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285800903010128" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505154v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fa&#255;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01917978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M&#233;lissande" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969570v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864061v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169445v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney J. Tremlett" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Baccouri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881.)" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365916v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F&#233;camp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01921240v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527801718.ch25" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01245143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORIS347" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>