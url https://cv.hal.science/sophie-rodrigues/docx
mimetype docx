--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -333,295 +333,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrio harveyi uses both type III secretion system and quorum sensing for the colonization of the European abalone</w:t>
+                <w:t xml:space="preserve">Pseudoalteromonas Strains as Biofilm Control Agents in Ostrea edulis Aquaculture: Reducing Biofilm Biovolume While Preserving Microbial Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Morot</w:t>
+                <w:t xml:space="preserve">Garance Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Leila Parizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bidault</w:t>
+                <w:t xml:space="preserve">Héléna Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dufour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Clément Offret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2024.110103⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (2), pp.363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms13020363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861361v1</w:t>
+                <w:t xml:space="preserve">hal-04942259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudoalteromonas Strains as Biofilm Control Agents in Ostrea edulis Aquaculture: Reducing Biofilm Biovolume While Preserving Microbial Diversity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vibrio harveyi uses both type III secretion system and quorum sensing for the colonization of the European abalone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Parizadeh</w:t>
+                <w:t xml:space="preserve">Amandine Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héléna Cuny</w:t>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Offret</w:t>
+                <w:t xml:space="preserve">Adeline Bidault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Protat</w:t>
+                <w:t xml:space="preserve">Alain Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (2), pp.363. </w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 157, pp.110103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms13020363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2024.110103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942259v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interplay between the marine diazotroph Vibrio diazotrophicus and its prophage shapes both biofilm structure and nitrogen release</w:t>
               </w:r>
@@ -735,567 +735,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Insights into Biofilm Formation by a Pathogenic Strain of Vibrio harveyi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">cmpX overexpression in Pseudomonas aeruginosa affects biofilm formation and cell morphology in response to shear stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delavat</w:t>
+                <w:t xml:space="preserve">Audrey David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Paillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Dufour</w:t>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms12010186⟩</w:t>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.100191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2024.100191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04406039v1</w:t>
+                <w:t xml:space="preserve">hal-04885157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cmpX overexpression in Pseudomonas aeruginosa affects biofilm formation and cell morphology in response to shear stress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibiofilm Activity of the Marine Probiotic Bacillus subtilis C3 Against the Aquaculture-Relevant Pathogen Vibrio harveyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissande Louis</w:t>
+                <w:t xml:space="preserve">Coraline Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Labbé</w:t>
+                <w:t xml:space="preserve">Carine Le Ker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7, pp.100191. </w:t>
+              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), pp.1551-1562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2024.100191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12602-024-10229-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04885157v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiofilm Activity of the Marine Probiotic Bacillus subtilis C3 Against the Aquaculture-Relevant Pathogen Vibrio harveyi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-Biofilm Extracts and Molecules from the Marine Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coraline Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flore Caudal</w:t>
+                <w:t xml:space="preserve">Catherine Roullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Taupin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Le Ker</w:t>
+                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12602-024-10229-z⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (7), pp.313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md22070313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807413v1</w:t>
+                <w:t xml:space="preserve">hal-04766153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Biofilm Extracts and Molecules from the Marine Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Caudal</w:t>
+                <w:t xml:space="preserve">Genetic Insights into Biofilm Formation by a Pathogenic Strain of Vibrio harveyi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Roullier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (7), pp.313. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md22070313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms12010186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766153v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracts from Wallis Sponges Inhibit Vibrio harveyi Biofilm Formation</w:t>
               </w:r>
@@ -1307,64 +1307,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Artigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Le Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1543,697 +1543,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey David</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.2103262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03777008v1</w:t>
+                <w:t xml:space="preserve">hal-04097446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Genetic and physiological insights into the diazotrophic activity of a non-cyanobacterial marine diazotroph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joublin-Delavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Desriac</w:t>
+                <w:t xml:space="preserve">Katia Touahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Crétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (7), pp.2103262. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (12), pp.6510-6523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.16261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097446v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and physiological insights into the diazotrophic activity of a non-cyanobacterial marine diazotroph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Joublin-Delavat</w:t>
+                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Touahri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Amandine Morot</w:t>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (12), pp.6510-6523. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.16261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993957v1</w:t>
+                <w:t xml:space="preserve">hal-03777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocontrol of Biofilm Formation: Jamming of Sessile-Associated Rhizobial Communication by Rhodococcal Quorum-Quenching</w:t>
+                <w:t xml:space="preserve">Inter-Kingdom Signaling of Stress Hormones: Sensing, Transport and Modulation of Bacterial Physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvann Bourigault</w:t>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Taupin</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiza Mesguida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rikki Knowlton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22158241⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.690942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477018v1</w:t>
+                <w:t xml:space="preserve">hal-03477047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Kingdom Signaling of Stress Hormones: Sensing, Transport and Modulation of Bacterial Physiology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melyssa Cambronel</w:t>
+                <w:t xml:space="preserve">Biocontrol of Biofilm Formation: Jamming of Sessile-Associated Rhizobial Communication by Rhodococcal Quorum-Quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ouiza Mesguida</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rikki Knowlton</w:t>
+                <w:t xml:space="preserve">Andrea Chane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (15), pp.8241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.690942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22158241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477047v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Catecholamines (Epinephrine/Norepinephrine) on Biofilm Formation and Adhesion in Pathogenic and Probiotic Strains of Enterococcus faecalis</w:t>
               </w:r>
@@ -2245,64 +2245,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Nilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouiza Mesguida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2366,51 +2366,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2487,77 +2487,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Flavor Lactone Mimicking AHL Quorum-Sensing Signals Exploits the Broad Affinity of the QsdR Regulator to Stimulate Transcription of the Rhodococcal qsd Operon Involved in Quorum-Quenching and Biocontrol Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Chane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvann Bourigault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2615,645 +2615,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02356493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epinephrine affects motility, and increases adhesion, biofilm and virulence of Pseudomonas aeruginosa H103</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Tortuel</w:t>
+                <w:t xml:space="preserve">Extracellular DNA release, quorum sensing, and PrrF1/F2 small RNAs are key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-56666-7⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-019-0088-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03684671v1</w:t>
+                <w:t xml:space="preserve">pasteur-02275471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular DNA release, quorum sensing, and PrrF1/F2 small RNAs are key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epinephrine affects motility, and increases adhesion, biofilm and virulence of Pseudomonas aeruginosa H103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Biaggini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41522-019-0088-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-56666-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02275471v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03684671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between Biofilm Condition and Virulence in Vibrio tapetis: A Transcriptomic Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Paillard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 7 (4), pp.92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens7040092⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935852v1</w:t>
+                <w:t xml:space="preserve">hal-01962693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Clamens</w:t>
+                <w:t xml:space="preserve">Relation between Biofilm Condition and Virulence in Vibrio tapetis: A Transcriptomic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine van Dillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Rosay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t>
+              <w:t xml:space="preserve">, 2018, 7 (4), pp.92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7040092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962693v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host Peptidic Hormones Affecting Bacterial Biofilm Formation and Virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 15. </w:t>
@@ -3343,51 +3343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Boulho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology &amp; Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (2), pp.1000268. </w:t>
@@ -3438,90 +3438,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrio tapetis, the Causative Agent of Brown Ring Disease, Forms Biofilms with Spherical Components.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.1384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3568,77 +3568,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiofilm Activity of the Marine Bacterium Pseudoalteromonas sp. 3J6 Against Vibrio tapetis, the Causative Agent of Brown Ring Disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (1), pp.45-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3698,64 +3698,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Doghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3806,77 +3806,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Osmotic Stress on Rhamnolipid Synthesis and Time-Course Production of Cell-To-Cell Signal Molecules by Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3932,2412 +3932,2662 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du caractère antifouling de l’exopolysaccharide MO245</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antifouling-workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lorient, France</w:t>
+              <w:t xml:space="preserve">Eurobiofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505154v1</w:t>
+                <w:t xml:space="preserve">hal-05518998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation du caractère antifouling de l’exopolysaccharide MO245</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Faÿ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Balnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
+              <w:t xml:space="preserve">Antifouling-workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518998v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Rôle de CmpX dans la fluidité membranaire, la production de pyocyanine et la formation de biofilm chez Pseudomonas aeruginosa H103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Pseudomonas 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377831v1</w:t>
+                <w:t xml:space="preserve">hal-05609005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into Pseudomonas aeruginosa adaptive response to sublethal concentrations of tobramycin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">New key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Congress of European Microbiologists-FEMS2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Eurobiofilms2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377836v1</w:t>
+                <w:t xml:space="preserve">hal-02377831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Mélissande</w:t>
+                <w:t xml:space="preserve">New insights into Pseudomonas aeruginosa adaptive response to sublethal concentrations of tobramycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">8th Congress of European Microbiologists-FEMS2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917978v1</w:t>
+                <w:t xml:space="preserve">hal-02377836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « C-type natriuretic peptide&amp;quot; (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa: Présentation du mécanisme d'action</w:t>
+                <w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées du GDR MultiFonction des peptides antimicrobiens (MuFoPAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bordeaux-Pessac, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969570v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-vibrio strategy: Antibiofilm activity of a marine bacterium against Vibrio tapetis CECT4600 biofilm, the causative agent of Brown Ring Disease.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Le « C-type natriuretic peptide&amp;quot; (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa: Présentation du mécanisme d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMP2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France. pp.183</w:t>
+              <w:t xml:space="preserve">4ème Journées du GDR MultiFonction des peptides antimicrobiens (MuFoPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux-Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01012846v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biofilm formed by Vibrio tapetis CECT4600, the causative agent of Brown Ring Disease</w:t>
+                <w:t xml:space="preserve">Anti-vibrio strategy: Antibiofilm activity of a marine bacterium against Vibrio tapetis CECT4600 biofilm, the causative agent of Brown Ring Disease.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Belgium. pp.1</w:t>
+              <w:t xml:space="preserve">AMP2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. pp.183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864071v1</w:t>
+                <w:t xml:space="preserve">hal-01012846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterization of biofilm formed by Vibrio tapetis CECT4600, the causative agent of Brown Ring Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eurobiofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Belgium. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biofilms of the Vibrio tapetis pathogen strain CECT4600, the causative agent of Brown Ring Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofilm 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Human Atrial Natriuretic Peptide and Osteocrin Act as Powerful Weapons against Pseudomonas Aeruginosa Biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney J. Tremlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biennial Pseudomonas Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of endocrine disruptors on Pseudomonas aeruginosa biofilm formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëliss Manac’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Le Calvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurobiofilms2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role Of CmpX in membrane fluidity, pyocyanin production and biofilm formation in Pseudomonas aeruginosa H103</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
+                <w:t xml:space="preserve">Role of the mechanosensitive ion channel CmpX in biofilm formation under dynamic conditions in Pseudomonas aeruginosa H103.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASM FEMS World Microbe Forum, On line Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">EuroBiofilms 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Mallorca (Spain), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464268v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRESS HORMONES INCREASE BIOFILM FORMATION OF ENTEROCOCCUS FAECALIS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role Of CmpX in membrane fluidity, pyocyanin production and biofilm formation in Pseudomonas aeruginosa H103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Baccouri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amine Boukerb</w:t>
+                <w:t xml:space="preserve">David Audrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th probiotics, prebiotics &amp; new foods, nutraceuticals and botanicals for nutrition &amp; human and microbiota health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASM FEMS World Microbe Forum, On line Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362497v1</w:t>
+                <w:t xml:space="preserve">hal-03464268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Clamens</w:t>
+                <w:t xml:space="preserve">STRESS HORMONES INCREASE BIOFILM FORMATION OF ENTEROCOCCUS FAECALIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Baccouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimic 2019, Deuxième symposium Franco-Canadien sur les antimicrobiens naturels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th probiotics, prebiotics &amp; new foods, nutraceuticals and botanicals for nutrition &amp; human and microbiota health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Roma, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.00881.)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327405v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion and biofilms of Pseudomonas aeruginosa are increased under epinephrine stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+                <w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 8, 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Antimic 2019, Deuxième symposium Franco-Canadien sur les antimicrobiens naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365000v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stress hormone epinephrine on Pseudomonas aeruginosa biofilm formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhesion and biofilms of Pseudomonas aeruginosa are increased under epinephrine stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Congress of European Microbiologists (FEMS, 8, 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365916v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological modulations of the pathogen Enterococcus faecalis MMH594 by epinephrine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of stress hormone epinephrine on Pseudomonas aeruginosa biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Fécamp</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Eurobiofilms 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365027v1</w:t>
+                <w:t xml:space="preserve">hal-02365916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hormone humaine « C-type natriuretic peptide » (CNP) et ses effets sur Pseudomonas aeruginosa : description d’une nouvelle arme potentielle pour lutter contre la formation de biofilms et étude du mécanisme d’action.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+                <w:t xml:space="preserve">Physiological modulations of the pathogen Enterococcus faecalis MMH594 by epinephrine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Enault</w:t>
+                <w:t xml:space="preserve">Florian Fécamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921240v1</w:t>
+                <w:t xml:space="preserve">hal-02365027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’hormone humaine « C-type natriuretic peptide » (CNP) et ses effets sur Pseudomonas aeruginosa : description d’une nouvelle arme potentielle pour lutter contre la formation de biofilms et étude du mécanisme d’action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6347,167 +6597,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial and Antibiofilm Molecules Produced by Marine Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibtissem Doghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sablé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lanneluc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane La Barre, Stephen S. Bates. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blue Biotechnology: Production and Use of Marine Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2018, 9783527801718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527801718.ch25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6517,114 +6767,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et contrôle du biofilm de Vibrio tapetis, pathogène de la palourde japonaise Ruditapes philippinarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bactériologie. Université de Bretagne Sud, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LORIS347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01245143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId181"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6692,51 +6942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2264720B"/>
+    <w:nsid w:val="D9776555"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6923,51 +7173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-rodrigues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8901-3032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188978771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaffry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;rindol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115198" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2024.110103" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04942259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Cuny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Offret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Protat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13020363" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mahoudeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cr&#233;tin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joublin-Delavat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Guillouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01564-25" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406039v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delavat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12010186" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885157v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Labb&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2024.100191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Ker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10229-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22070313" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11071762" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03993957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Touahri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16261" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477018v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158241" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Cambronel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikki Knowlton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.690942" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01501" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684671v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56666-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493926" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duteil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.1000268" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01384" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-014-9173-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Akbar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0568-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470474v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Diab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285800903010128" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505154v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champion" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fa&#255;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01917978v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M&#233;lissande" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969570v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012846v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864061v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169445v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney J. Tremlett" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464268v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Baccouri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881.)" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365000v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365916v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F&#233;camp" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01921240v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527801718.ch25" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01245143v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORIS347" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-rodrigues" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8901-3032" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188978771" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338263v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jaffry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chebil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Caudal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;rindol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2025.115198" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04942259v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Cuny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Offret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Protat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13020363" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2024.110103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mahoudeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cr&#233;tin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joublin-Delavat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Guillouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01564-25" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885157v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Labb&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2024.100191" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Ker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-024-10229-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04766153v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Artigaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22070313" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406039v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delavat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12010186" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11071762" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03993957v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Touahri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16261" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyssa Cambronel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rikki Knowlton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.690942" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvann Bourigault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Chane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22158241" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477029v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01501" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02356493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00786" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03684671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Biaggini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56666-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935852v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine van Dillen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7040092" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930188v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493926" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boulho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duteil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2155-9597.1000268" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Pennec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01384" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077824v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-014-9173-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247105v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Akbar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-015-0568-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470474v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Diab" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jebbar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874285800903010128" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fa&#255;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01917978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M&#233;lissande" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969570v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012846v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864071v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169445v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney J. Tremlett" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608716v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Baccouri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.00881.)" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365916v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian F&#233;camp" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01921240v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930213v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sabl&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527801718.ch25" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01245143v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORIS347" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>