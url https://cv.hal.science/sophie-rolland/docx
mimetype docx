--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1524,273 +1524,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the genetic basis of salicylic acid-induced priming response for improved seed vigour and crop resilience</w:t>
+                <w:t xml:space="preserve">Seed storage protein composition and glucosinolate content in rapeseed : towards the identification of genetic and molecular determinants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fabrissin</w:t>
+                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+                <w:t xml:space="preserve">Erwan Corlouer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Nesi</w:t>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen M North</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Society for Seed Science biennial conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Graines 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Versailles, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287200v1</w:t>
+                <w:t xml:space="preserve">hal-04245596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed storage protein composition and glucosinolate content in rapeseed : towards the identification of genetic and molecular determinants</w:t>
+                <w:t xml:space="preserve">Unveiling the genetic basis of salicylic acid-induced priming response for improved seed vigour and crop resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
+                <w:t xml:space="preserve">Isabelle Fabrissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Corlouer</w:t>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+                <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marnet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helen M North</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Versailles, France. </w:t>
+              <w:t xml:space="preserve">14th International Society for Seed Science biennial conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245596v1</w:t>
+                <w:t xml:space="preserve">hal-05287200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic analysis of leaf senescence and nitrogen deficiency in Brassica napus: a focus on proteolysis.</w:t>
               </w:r>
@@ -1901,90 +1901,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reproducible and high‐throughput workflow to quantify globulins and napins, the two major seed storage proteins in oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2003,277 +2003,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03236082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profiling of leaf senescence and nitrogen deficiency response in oilseed rape (Brassica napus).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Hervet</w:t>
+                <w:t xml:space="preserve">Development and validation of near-infrared spectroscopy models for predicting nitrogen and carbon contents in rapeseed tissues (Brassica napus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Viaud</w:t>
+                <w:t xml:space="preserve">Retailleau Lucile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Leconte</w:t>
+                <w:t xml:space="preserve">Elise Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference - Brassica 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Brassica 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239290v1</w:t>
+                <w:t xml:space="preserve">hal-03236046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of near-infrared spectroscopy models for predicting nitrogen and carbon contents in rapeseed tissues (Brassica napus)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Leprince</w:t>
+                <w:t xml:space="preserve">Transcriptome profiling of leaf senescence and nitrogen deficiency response in oilseed rape (Brassica napus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Le Cahérec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Alix</w:t>
+                <w:t xml:space="preserve">Catherine Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Carrillo</w:t>
+                <w:t xml:space="preserve">Patrick Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brassica 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference - Brassica 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03236046v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into the roles of PI–WSCP “Protease Inhibitors - Water Soluble Chlorophyll binding Proteins” in photosynthesis and NUE in oilseed rape .</w:t>
               </w:r>
@@ -2429,51 +2429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEEDQUAL : Caractérisation de la diversité génétique de la composition de la graine de colza pour des usages en alimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour de la sélection Colza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Promosol, Jan 2023, Bruz (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2498,103 +2498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the genetic basis of salicylic acid-induced priming response for improved seed vigour and crop resilience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fabrissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen M North</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2632,51 +2632,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEEDQUAL : Caractérisation de la diversité génétique de la composition de la graine et du tourteau de colza pour des usages en alimentation animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Solé-Jamault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefour de la sélection colza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2945,652 +2945,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput SNPs discovery in grapevine, poplar and tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linkage disequilibrium mapping for tomato fruit quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurelie A. Chauveau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thareau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
+                <w:t xml:space="preserve">Esther Pelpoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Plant &amp; Animal Genomes conference</w:t>
+              <w:t xml:space="preserve">17. Plant &amp; Animal Genomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758232v1</w:t>
+                <w:t xml:space="preserve">hal-02758045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage disequilibrium mapping for tomato fruit quality traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High throughput SNPs discovery in grapevine, poplar and tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rolland</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bounon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Pelpoir</w:t>
+                <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Plant &amp; Animal Genomes Conference</w:t>
+              <w:t xml:space="preserve">17. Plant &amp; Animal Genomes conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758045v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage disequilibrium mapping for tomato fruit quality traits</w:t>
+                <w:t xml:space="preserve">Development and evaluation of functional markers for tomato DUS testing of disease resistance genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Munos</w:t>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Arens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Cavellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Solanaceae Genome Workshop</w:t>
+              <w:t xml:space="preserve">5. Solanaceae Genome Worshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751766v1</w:t>
+                <w:t xml:space="preserve">hal-02755619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of molecular polymorphism in wild and cultivated tomato species (Solanum sp.) towards LD mapping for quality traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linkage disequilibrium mapping for tomato fruit quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde M. Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Ranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Esther Pelpoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">5. Solanaceae Genome Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Cologne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755997v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and evaluation of functional markers for tomato DUS testing of disease resistance genes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Cavellini</w:t>
+                <w:t xml:space="preserve">Structure of molecular polymorphism in wild and cultivated tomato species (Solanum sp.) towards LD mapping for quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Moretti</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Pelpoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Solanaceae Genome Worshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Cologne, Germany</w:t>
+              <w:t xml:space="preserve">International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755619v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3745,51 +3745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.rolland@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609814v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legrix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04659-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804520v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111163" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651895v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Ranc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2002-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF2F4C98D1393CF0504DBC74FACA1DCEDC1F668/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002667" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.173997" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mansilla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Deinum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moretti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1183-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270639v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crassous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-003-0329-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Goff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236046v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retailleau Lucile" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652849v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751766v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755997v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755619v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.rolland@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609814v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legrix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04659-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804520v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111163" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651895v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Ranc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2002-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF2F4C98D1393CF0504DBC74FACA1DCEDC1F668/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002667" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.173997" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mansilla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Deinum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moretti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1183-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270639v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crassous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-003-0329-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Goff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retailleau Lucile" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652849v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755997v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>