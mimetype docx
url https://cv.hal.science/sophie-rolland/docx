--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -2945,277 +2945,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage disequilibrium mapping for tomato fruit quality traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High throughput SNPs discovery in grapevine, poplar and tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rolland</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bounon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Pelpoir</w:t>
+                <w:t xml:space="preserve">Vincent Thareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Plant &amp; Animal Genomes Conference</w:t>
+              <w:t xml:space="preserve">17. Plant &amp; Animal Genomes conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758045v1</w:t>
+                <w:t xml:space="preserve">hal-02758232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput SNPs discovery in grapevine, poplar and tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linkage disequilibrium mapping for tomato fruit quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Thareau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Munos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie A. Canaguier</w:t>
+                <w:t xml:space="preserve">Esther Pelpoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Plant &amp; Animal Genomes conference</w:t>
+              <w:t xml:space="preserve">17. Plant &amp; Animal Genomes Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758232v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and evaluation of functional markers for tomato DUS testing of disease resistance genes</w:t>
               </w:r>
@@ -3503,51 +3503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Le Paslier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pelpoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Vienne, Austria</w:t>
@@ -3745,51 +3745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.rolland@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609814v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legrix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04659-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804520v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111163" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651895v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Ranc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2002-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF2F4C98D1393CF0504DBC74FACA1DCEDC1F668/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002667" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.173997" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mansilla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Deinum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moretti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1183-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270639v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crassous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-003-0329-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Goff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retailleau Lucile" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652849v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758232v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755997v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sophie.rolland@inrae.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609814v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Legrix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Wagner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Demilly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-024-04659-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804520v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leprince" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Cah&#233;rec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111163" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186068v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duchaumet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Avice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berardocco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651895v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Ranc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-012-2002-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4DF2F4C98D1393CF0504DBC74FACA1DCEDC1F668/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Le Paslier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Chauveau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.112.002667" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie A. Berard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.173997" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Arens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mansilla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#235;l Deinum" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moretti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1183-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03270639v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Crassous" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lesongeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Zbinden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00792-003-0329-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245596v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sol&#233;-Jamault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corlouer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05287200v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hervet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Goff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03236046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retailleau Lucile" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carrillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239290v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Viaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leconte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964393v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652849v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239255v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753097v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bounon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758232v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie A. Canaguier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pelpoir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755619v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Arens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755997v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>