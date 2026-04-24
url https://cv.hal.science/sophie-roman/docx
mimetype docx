--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -248,733 +248,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05512557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wettability alteration of closed glass microfluidic devices by in situ plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfluidics for geosciences: metrological developments and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktor Gredicak</w:t>
+                <w:t xml:space="preserve">Flore Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Douat</w:t>
+                <w:t xml:space="preserve">Anthony R Kovscek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aneta Slodczyk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Roman</w:t>
+                <w:t xml:space="preserve">Jenna Poonoosamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-025-02793-9⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (17), pp.4273-4289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5lc00108k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005021v1</w:t>
+                <w:t xml:space="preserve">insu-05233592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Solubility Trapping in 3D Printed Micromodels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of mineral dissolution by aggregation of colloidal particles driven by diffusiophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Maes</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Rembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.69631/ipj.v2i2nr49⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.L032501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05486600v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05020496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of mineral dissolution by aggregation of colloidal particles driven by diffusiophoresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Investigation of Solubility Trapping in 3D Printed Micromodels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Patsoukis Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Mansouri Boroujeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flore Rembert</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah P Menke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.L032501⟩</w:t>
+              <w:t xml:space="preserve">InterPore Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2), pp.IPJ040625-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.69631/ipj.v2i2nr49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05020496v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05486600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidics for geosciences: metrological developments and future challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wettability alteration of closed glass microfluidic devices by in situ plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Gredicak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Slodczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jenna Poonoosamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (17), pp.4273-4289. </w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (4), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5lc00108k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10404-025-02793-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05233592v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive colloidal clogging mechanism by dendritic build-up in porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Okaybi</w:t>
+                <w:t xml:space="preserve">Impact of wetting films on the stability of two-phase flow in porous media: A pore-doublet perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5SM00285K⟩</w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 204, pp.105060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.105060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05141523v1</w:t>
+                <w:t xml:space="preserve">hal-05202641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of wetting films on the stability of two-phase flow in porous media: A pore-doublet perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Bernard</w:t>
+                <w:t xml:space="preserve">Progressive colloidal clogging mechanism by dendritic build-up in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Okaybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 204, pp.105060. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.5687-5698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.105060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5SM00285K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202641v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05141523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidics and Spectral Induced Polarization for Direct Observation and Petrophysical Modeling of Calcite Dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1047,51 +1047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microfluidic chip for geoelectrical monitoring of critical zone processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1366,620 +1366,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05449235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of mineral dissolution at the pore scale with evolving fluid-solid interfaces: review of approaches and benchmark problem set</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational Microfluidics for Geosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10596-019-09903-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Pore-scale Microstructure, Mechanisms, and Models for Subsurface Flow and Transport, 3, pp.643714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frwa.2021.643714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387321v1</w:t>
+                <w:t xml:space="preserve">insu-03169159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Microfluidics for Geosciences</w:t>
+                <w:t xml:space="preserve">Digital Rock Physics: computation of hydrodynamic dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Maes</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Girolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/frwa.2021.643714⟩</w:t>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76, pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2021032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03169159v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Rock Physics: computation of hydrodynamic dispersion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of mineral dissolution at the pore scale with evolving fluid-solid interfaces: review of approaches and benchmark problem set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. I. Prasianakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Girolami</w:t>
+                <w:t xml:space="preserve">Aida Abbasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Arbaret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 76, pp.51. </w:t>
+              <w:t xml:space="preserve">Computational Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.1285-1318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2021032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10596-019-09903-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275296v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic flow-through reactor and 3D Raman imaging for in situ assessment of mineral reactivity in porous and fractured porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jenna Poonoosamy</w:t>
+                <w:t xml:space="preserve">Pore-scale visualization and characterization of viscous dissipation in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Burmeister</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Kovscek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0LC00360C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 558, pp.269-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.09.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02906035v1</w:t>
+                <w:t xml:space="preserve">insu-02332808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore-scale visualization and characterization of viscous dissipation in porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Roman</w:t>
+                <w:t xml:space="preserve">Microfluidic flow-through reactor and 3D Raman imaging for in situ assessment of mineral reactivity in porous and fractured porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Poonoosamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Burmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Deissmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Kovscek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dirk Bosbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 558, pp.269-279. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (14), pp.2562-2571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.09.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0LC00360C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02332808v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02906035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore-scale modelling of multiphase reactive flow: application to mineral dissolution with production of CO2</w:t>
               </w:r>
@@ -1991,51 +1991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kovscek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi A. Tchelepi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2076,659 +2076,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01934748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creation of a dual-porosity and dual-depth micromodel for the study of multiphase flow in complex porous media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineral dissolution and wormholing from a pore-scale perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kovscek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wonjin Yun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anthony Kovscek</w:t>
+                <w:t xml:space="preserve">Hamdi Tchelepi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6LC01343K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 827, pp.457 - 483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692766v1</w:t>
+                <w:t xml:space="preserve">hal-01692768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and simulation of liquid films during drainage displacements and snap-off in constricted capillary tubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moataz Abu-Al-Saud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moataz Abu-Al-Saud</w:t>
+                <w:t xml:space="preserve">Tetsu Tokunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsu Tokunaga</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jiamin Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kovscek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 507, pp.279 - 289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.07.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral dissolution and wormholing from a pore-scale perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
+                <w:t xml:space="preserve">Creation of a dual-porosity and dual-depth micromodel for the study of multiphase flow in complex porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wonjin Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kovscek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Tchelepi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 827, pp.457 - 483. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (8), pp.1462 - 1474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6LC01343K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692768v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle velocimetry analysis of immiscible two-phase flow in micromodels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Sub-Resolution Porosity of X-ray Microtomography Images on the Permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Gjetvaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Garing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Russian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2015.08.015⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (1), pp.227 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-016-0690-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692761v1</w:t>
+                <w:t xml:space="preserve">hal-01692755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Sub-Resolution Porosity of X-ray Microtomography Images on the Permeability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle velocimetry analysis of immiscible two-phase flow in micromodels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Russian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moataz Abu Alsaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kovscek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Tchelepi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113 (1), pp.227 - 243. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.199 - 211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11242-016-0690-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2015.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692755v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of Microfluidic Devices for the study of Ion transport through Single-Walled Carbon Nanotubes</w:t>
               </w:r>
@@ -3507,186 +3507,216 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Inertia on the Stability of Two-phase Flow: a Pore doublet Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Bernard</w:t>
+                <w:t xml:space="preserve">Colloid-induced clogging in porous media: 4D X-ray microtomography experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sojwal Manoorkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etudes des Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Roman, Nov 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">InterPore 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Albuquerque (NM), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362508v1</w:t>
+                <w:t xml:space="preserve">hal-05129235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of calcite dissolution with microfluidics and spectral induced polarization. Geochemical and petrophysical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3714,182 +3744,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Journées d'Etudes des Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05253257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloid-induced clogging in porous media: 4D X-ray microtomography experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muqeet Iqbal</w:t>
+                <w:t xml:space="preserve">Impact of Inertia on the Stability of Two-phase Flow: a Pore doublet Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Albuquerque (NM), United States</w:t>
+              <w:t xml:space="preserve">Journée d'Etudes des Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Roman, Nov 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129235v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore-scale modelling and microfluidic experiments on colloidal transport: aggregation, sieving, and pore-clogging</w:t>
               </w:r>
@@ -3983,51 +3983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic investigation of calcite dissolution with spectral induced polarization. Direct observation and petrophysical modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4087,51 +4087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of geoelectrical monitoring of the critical zone processes on microfluidic chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4204,51 +4204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A &amp;quot;lab-on-a-chip&amp;quot; experiment for assessing mineral precipitation processes in fractured porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Poonoosamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4256,51 +4256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergi Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, France. </w:t>
@@ -4332,732 +4332,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark for the numerical simulation of pore-scale mineral dissolution with fluid-solid interface evolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pore-scale modelling of multiphase reactive flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SITRAM 2019</w:t>
+              <w:t xml:space="preserve">Advances in the SImulation of reactive flow and TRAnsport in porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387355v1</w:t>
+                <w:t xml:space="preserve">insu-03335578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore-scale modelling of multiphase reactive flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A benchmark for the numerical simulation of pore-scale mineral dissolution with fluid-solid interface evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Molins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Prasianakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in the SImulation of reactive flow and TRAnsport in porous Media</w:t>
+              <w:t xml:space="preserve">SITRAM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03335578v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02387355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An optimized technique for red blood cells velocity measurement in microvessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorthois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Risso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Diffusiophoresis-Driven Colloid Transport in Porous Media Using Microfluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Etienne</w:t>
+                <w:t xml:space="preserve">Diffusiophoresis in porous media for groundwater remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEMP 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Orléans, France. 2025</w:t>
+              <w:t xml:space="preserve">FOAMU2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Bruxelles, Belgium. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380388v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of gadolinium oxide clogging in porous media: insights from 4D X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muqeet Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muqeet Iqbal</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sojwal Manoorkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Bultreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Journées d’Etudes des Milieux Poreux (France InterPore Chapter)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusiophoresis in porous media for groundwater remediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Cajot</w:t>
+                <w:t xml:space="preserve">Studying Diffusiophoresis-Driven Colloid Transport in Porous Media Using Microfluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOAMU2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Bruxelles, Belgium. , 2025</w:t>
+              <w:t xml:space="preserve">JEMP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Orléans, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038840v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloid-induced multi-scale multiphase flow perturbations in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Introduction to X-ray computed tomography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping mechanisms during CO 2 sequestration: simulation and microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5072,198 +5180,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th CARGESE school: FLOW and Transport In porous and fractured MEdia (FLOWTIME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cargèse (CNRS), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale mechanistic approach to colloidal transport in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muqeet Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th CARGESE school: FLOW and Transport In porous and fractured MEdia (FLOWTIME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Cargèse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic investigation of the impact of colloidal transport on two-phase flow in geological porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Okaybi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5292,165 +5400,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Journées d'Etudes des Milieux Poreux (JEMP2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05064185v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04023100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5802,51 +5802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05512557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Okaybi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez Fogouang Maya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2026.106423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005021v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Gredicak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-025-02793-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486600v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Patsoukis Dimou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mansouri Boroujeni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah P Menke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69631/ipj.v2i2nr49" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05020496v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rembert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.L032501" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05233592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R Kovscek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Poonoosamy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc00108k" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05141523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00285K" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.105060" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04845960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111271" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00377a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mansouri-Boroujeni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104353" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05449235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.535.0050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387321v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Molins" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Prasianakis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Abbasi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-09903-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169159v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.643714" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2021032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02906035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Burmeister" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Deissmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Bosbach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00360C" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02332808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kovscek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.09.072" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01934748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi A. Tchelepi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.655" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692766v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonjin Yun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ross" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC01343K" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataz Abu-Al-Saud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Tokunaga" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Wan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.07.092" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Tchelepi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.499" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataz Abu Alsaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.08.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Gjetvaj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Garing" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Russian" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0690-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692737v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Yazda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.380" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330390v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlan Merlo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948955" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815968" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2012.08.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagnolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perchoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(12)70036-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moravec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253257v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129235v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojwal Manoorkar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez Maya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11251" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9639" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Deng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13613" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387355v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prasianakis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbasi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335578v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Etienne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bultreys" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038840v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cajot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790144v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745942v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790083v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05064185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023100v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04281596v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0160" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05196255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05512557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Okaybi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez Fogouang Maya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2026.106423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05233592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rembert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R Kovscek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Poonoosamy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc00108k" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05020496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.L032501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Patsoukis Dimou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mansouri Boroujeni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah P Menke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69631/ipj.v2i2nr49" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Gredicak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-025-02793-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.105060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05141523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00285K" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04845960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111271" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00377a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mansouri-Boroujeni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104353" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05449235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.535.0050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169159v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.643714" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2021032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Molins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Prasianakis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Abbasi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-09903-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02332808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kovscek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.09.072" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02906035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Burmeister" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Deissmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Bosbach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00360C" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01934748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi A. Tchelepi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.655" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Tchelepi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.499" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataz Abu-Al-Saud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Tokunaga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Wan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.07.092" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonjin Yun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ross" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC01343K" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Gjetvaj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Garing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Russian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0690-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataz Abu Alsaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.08.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692737v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Yazda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.380" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330390v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlan Merlo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948955" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815968" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2012.08.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagnolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perchoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(12)70036-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moravec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojwal Manoorkar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez Maya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11251" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9639" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Deng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13613" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335578v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387355v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prasianakis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbasi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cajot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bultreys" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Etienne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745942v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790083v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05064185v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04281596v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0160" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05196255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>