--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -248,733 +248,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05512557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidics for geosciences: metrological developments and future challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Investigation of Solubility Trapping in 3D Printed Micromodels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Patsoukis Dimou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Mansouri Boroujeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenna Poonoosamy</w:t>
+                <w:t xml:space="preserve">Hannah P Menke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5lc00108k⟩</w:t>
+              <w:t xml:space="preserve">InterPore Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2), pp.IPJ040625-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.69631/ipj.v2i2nr49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05233592v1</w:t>
+                <w:t xml:space="preserve">hal-05486600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of mineral dissolution by aggregation of colloidal particles driven by diffusiophoresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wettability alteration of closed glass microfluidic devices by in situ plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Gredicak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Douat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Slodczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Rembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (4), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-025-02793-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.L032501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-05020496v1</w:t>
+                <w:t xml:space="preserve">hal-05005021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Solubility Trapping in 3D Printed Micromodels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microfluidics for geosciences: metrological developments and future challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Maes</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Rembert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony R Kovscek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Poonoosamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterPore Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (17), pp.4273-4289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5lc00108k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.69631/ipj.v2i2nr49⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05486600v1</w:t>
+                <w:t xml:space="preserve">insu-05233592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wettability alteration of closed glass microfluidic devices by in situ plasma</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition of mineral dissolution by aggregation of colloidal particles driven by diffusiophoresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Rembert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (4), pp.22. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10404-025-02793-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.10.L032501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005021v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05020496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of wetting films on the stability of two-phase flow in porous media: A pore-doublet perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Bernard</w:t>
+                <w:t xml:space="preserve">Progressive colloidal clogging mechanism by dendritic build-up in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Okaybi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Water Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.105060⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.5687-5698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5SM00285K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202641v1</w:t>
+                <w:t xml:space="preserve">insu-05141523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive colloidal clogging mechanism by dendritic build-up in porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walid Okaybi</w:t>
+                <w:t xml:space="preserve">Impact of wetting films on the stability of two-phase flow in porous media: A pore-doublet perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21, pp.5687-5698. </w:t>
+              <w:t xml:space="preserve">Advances in Water Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 204, pp.105060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5SM00285K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.advwatres.2025.105060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05141523v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidics and Spectral Induced Polarization for Direct Observation and Petrophysical Modeling of Calcite Dissolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1047,51 +1047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microfluidic chip for geoelectrical monitoring of critical zone processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1385,51 +1385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Microfluidics for Geosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1721,265 +1721,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pore-scale visualization and characterization of viscous dissipation in porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Roman</w:t>
+                <w:t xml:space="preserve">Microfluidic flow-through reactor and 3D Raman imaging for in situ assessment of mineral reactivity in porous and fractured porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Poonoosamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Kovscek</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alina Burmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Deissmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Bosbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.09.072⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (14), pp.2562-2571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0LC00360C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02332808v1</w:t>
+                <w:t xml:space="preserve">insu-02906035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic flow-through reactor and 3D Raman imaging for in situ assessment of mineral reactivity in porous and fractured porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jenna Poonoosamy</w:t>
+                <w:t xml:space="preserve">Pore-scale visualization and characterization of viscous dissipation in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Bosbach</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Kovscek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (14), pp.2562-2571. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 558, pp.269-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0LC00360C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.09.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02906035v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02332808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pore-scale modelling of multiphase reactive flow: application to mineral dissolution with production of CO2</w:t>
               </w:r>
@@ -1991,51 +1991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kovscek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi A. Tchelepi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2076,278 +2076,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01934748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral dissolution and wormholing from a pore-scale perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurements and simulation of liquid films during drainage displacements and snap-off in constricted capillary tubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moataz Abu-Al-Saud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsu Tokunaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiamin Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kovscek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2017.499⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 507, pp.279 - 289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.07.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692768v1</w:t>
+                <w:t xml:space="preserve">hal-01692770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and simulation of liquid films during drainage displacements and snap-off in constricted capillary tubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineral dissolution and wormholing from a pore-scale perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tetsu Tokunaga</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Kovscek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiamin Wan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hamdi Tchelepi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 507, pp.279 - 289. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 827, pp.457 - 483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.07.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2017.499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692770v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation of a dual-porosity and dual-depth micromodel for the study of multiphase flow in complex porous media</w:t>
               </w:r>
@@ -2372,51 +2372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kovscek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (8), pp.1462 - 1474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2623,64 +2623,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moataz Abu Alsaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Kovscek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Tchelepi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 95, pp.199 - 211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3672,51 +3672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of calcite dissolution with microfluidics and spectral induced polarization. Geochemical and petrophysical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3780,51 +3780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Inertia on the Stability of Two-phase Flow: a Pore doublet Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3983,51 +3983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidic investigation of calcite dissolution with spectral induced polarization. Direct observation and petrophysical modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4087,51 +4087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of geoelectrical monitoring of the critical zone processes on microfluidic chips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Rembert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4204,51 +4204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A &amp;quot;lab-on-a-chip&amp;quot; experiment for assessing mineral precipitation processes in fractured porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenna Poonoosamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4364,51 +4364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Maes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the SImulation of reactive flow and TRAnsport in porous Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4692,247 +4692,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusiophoresis in porous media for groundwater remediation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of gadolinium oxide clogging in porous media: insights from 4D X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muqeet Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sojwal Manoorkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Cajot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
+                <w:t xml:space="preserve">Tom Bultreys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOAMU2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Bruxelles, Belgium. , 2025</w:t>
+              <w:t xml:space="preserve">17e Journées d’Etudes des Milieux Poreux (France InterPore Chapter)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038840v1</w:t>
+                <w:t xml:space="preserve">hal-05363189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of gadolinium oxide clogging in porous media: insights from 4D X-ray microtomography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusiophoresis in porous media for groundwater remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Bultreys</w:t>
+                <w:t xml:space="preserve">Florian Cajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Soulaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Journées d’Etudes des Milieux Poreux (France InterPore Chapter)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Orléans, France</w:t>
+              <w:t xml:space="preserve">FOAMU2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Bruxelles, Belgium. , 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363189v1</w:t>
+                <w:t xml:space="preserve">hal-05038840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Diffusiophoresis-Driven Colloid Transport in Porous Media Using Microfluidics</w:t>
               </w:r>
@@ -5121,51 +5121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping mechanisms during CO 2 sequestration: simulation and microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5802,51 +5802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05512557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Okaybi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez Fogouang Maya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2026.106423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05233592v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rembert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R Kovscek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Poonoosamy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc00108k" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05020496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.L032501" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486600v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Patsoukis Dimou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mansouri Boroujeni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah P Menke" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69631/ipj.v2i2nr49" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005021v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Gredicak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-025-02793-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.105060" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05141523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00285K" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04845960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111271" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00377a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mansouri-Boroujeni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104353" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05449235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.535.0050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169159v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.643714" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2021032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Molins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Prasianakis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Abbasi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-09903-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02332808v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kovscek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.09.072" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02906035v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Burmeister" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Deissmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Bosbach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00360C" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01934748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi A. Tchelepi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.655" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Tchelepi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.499" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataz Abu-Al-Saud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Tokunaga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Wan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.07.092" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonjin Yun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ross" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC01343K" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Gjetvaj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Garing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Russian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0690-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataz Abu Alsaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.08.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692737v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Yazda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.380" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330390v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlan Merlo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948955" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815968" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2012.08.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagnolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perchoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(12)70036-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moravec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojwal Manoorkar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez Maya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11251" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9639" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Deng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13613" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335578v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387355v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prasianakis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbasi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038840v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cajot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363189v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bultreys" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Etienne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745942v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790083v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05064185v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04281596v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0160" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05196255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05512557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Soulaine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Okaybi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez Fogouang Maya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2026.106423" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486600v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Patsoukis Dimou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mansouri Boroujeni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah P Menke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.69631/ipj.v2i2nr49" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Gredicak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Douat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-025-02793-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05233592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Rembert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony R Kovscek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Poonoosamy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc00108k" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05020496v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.10.L032501" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05141523v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SM00285K" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2025.105060" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-04845960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Lassin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL111271" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157682v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00377a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03870075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Mansouri-Boroujeni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2022.104353" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05449235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pls.535.0050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03169159v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2021.643714" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275296v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2021032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387321v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Molins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Prasianakis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Abbasi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poncet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10596-019-09903-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02906035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Burmeister" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Deissmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Bosbach" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0LC00360C" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02332808v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Kovscek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.09.072" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01934748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi A. Tchelepi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.655" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataz Abu-Al-Saud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsu Tokunaga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiamin Wan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.07.092" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692768v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Tchelepi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.499" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonjin Yun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ross" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6LC01343K" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692755v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Gjetvaj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Garing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Russian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-016-0690-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moataz Abu Alsaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.08.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692737v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Yazda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Tahir" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Henn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jourdain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2016.380" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330390v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlan Merlo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Duru" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4948955" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815968" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692509v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2012.08.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Campagnolo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perchoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692542v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9290(12)70036-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moravec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muqeet Iqbal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sojwal Manoorkar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652933v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurez Maya" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11251" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182736v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9639" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Deng" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-13613" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335578v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387355v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Prasianakis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbasi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023100v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363189v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Bultreys" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038840v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cajot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Etienne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745942v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790083v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Marsac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05064185v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04281596v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012INPT0160" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05196255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>